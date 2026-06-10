--- v0 (2026-03-31)
+++ v1 (2026-06-10)
@@ -349,51 +349,67 @@
         </w:rPr>
         <w:t>Объем проверенн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ого финансирования</w:t>
       </w:r>
       <w:r w:rsidR="00AA0083">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4,7 млрд. рублей</w:t>
+        <w:t xml:space="preserve"> 4,</w:t>
+      </w:r>
+      <w:r w:rsidR="00985539">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млрд. рублей</w:t>
       </w:r>
       <w:r w:rsidR="00A21F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, из которых 34% израсходованы неэффективно (несвоевременное достижение показателей результативности использования бюджетных средств, удорожание реализации мероприятий). </w:t>
       </w:r>
       <w:r w:rsidR="004D48FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0083">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1651,63 +1667,65 @@
     <w:rsid w:val="00030845"/>
     <w:rsid w:val="00034BDE"/>
     <w:rsid w:val="000737E1"/>
     <w:rsid w:val="000A4C58"/>
     <w:rsid w:val="000D3F04"/>
     <w:rsid w:val="00111A6A"/>
     <w:rsid w:val="0011723A"/>
     <w:rsid w:val="00123EEE"/>
     <w:rsid w:val="00145972"/>
     <w:rsid w:val="00250722"/>
     <w:rsid w:val="00346456"/>
     <w:rsid w:val="003C3422"/>
     <w:rsid w:val="0043200E"/>
     <w:rsid w:val="00444C38"/>
     <w:rsid w:val="004D48FF"/>
     <w:rsid w:val="005452A1"/>
     <w:rsid w:val="007218E9"/>
     <w:rsid w:val="007711DA"/>
     <w:rsid w:val="007D5A82"/>
     <w:rsid w:val="007F2035"/>
     <w:rsid w:val="0082660A"/>
     <w:rsid w:val="0084231C"/>
     <w:rsid w:val="008B7178"/>
     <w:rsid w:val="00922E37"/>
     <w:rsid w:val="00935EF3"/>
+    <w:rsid w:val="00985539"/>
     <w:rsid w:val="0099212E"/>
     <w:rsid w:val="00A170B3"/>
     <w:rsid w:val="00A21F70"/>
     <w:rsid w:val="00A47479"/>
     <w:rsid w:val="00AA0083"/>
     <w:rsid w:val="00BC3B37"/>
     <w:rsid w:val="00BC4917"/>
     <w:rsid w:val="00C2707A"/>
     <w:rsid w:val="00C3533F"/>
     <w:rsid w:val="00D70099"/>
     <w:rsid w:val="00DB35B9"/>
     <w:rsid w:val="00DE0541"/>
     <w:rsid w:val="00E303F8"/>
+    <w:rsid w:val="00E351BE"/>
     <w:rsid w:val="00E43671"/>
     <w:rsid w:val="00E67518"/>
     <w:rsid w:val="00EB1FE1"/>
     <w:rsid w:val="00EF421C"/>
     <w:rsid w:val="00FA646C"/>
     <w:rsid w:val="00FB13F8"/>
     <w:rsid w:val="00FF54B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>