--- v2 (2026-03-01)
+++ v3 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67eb4e7636a4a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4646ad7fe4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R11f512bcdc924240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rbe775e9e37ab4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,96 +65,5223 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11f512bcdc924240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e448fa2bd14c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe775e9e37ab4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360b5beb0e694f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Структура доходов бюджета</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 03.02.2026</x:v>
+        <x:v>Данные на 28.03.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>164967686</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>156773309.4</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
+        <x:v>160969420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" s="3" t="str">
+        <x:v>Налог на прибыль организаций (за исключением консолидированных групп налогоплательщиков), зачисляемый в бюджеты субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B7" s="4" t="n">
+        <x:v>32098812</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>36019679.4</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>39364069.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, источником которых является налоговый агент, за исключением доходов, в отношении которых исчисление и уплата налога осуществляются в соответствии со статьями 227, 227.1 и 228 Налогового кодекса Российской Федерации, а также доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года), а также налог на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом, не являющимся налоговым резидентом Российской Федерации, в виде дивидендов </x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>24396804</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>26938554.7</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>29273239.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года) </x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>86669</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>94641</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>103552</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей и составляющей не более 5 миллионов рублей) </x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>25527</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>27875</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>30499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, превышающей 702 тысячи рублей, относящейся к части налоговой базы, превышающей 5 миллионов рублей и составляющей не более 20 миллионов рублей) </x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>93330</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>101915</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>111511</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, превышающей 3 402 тысячи рублей, относящейся к части налоговой базы, превышающей 20 миллионов рублей и составляющей не более 50 миллионов рублей) </x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>61348</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>66990</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>73298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных от осуществления деятельности физическими лицами, зарегистрированными в качестве индивидуальных предпринимателей, нотариусов, занимающихся частной практикой, адвокатов, учредивших адвокатские кабинеты, и других лиц, занимающихся частной практикой в соответствии со статьей 227 Налогового кодекса Российской Федерации (в части суммы налога, превышающей 9 402 тысячи рублей, относящейся к части налоговой базы, превышающей 50 миллионов рублей) </x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>22345</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>24401</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>26698</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" s="3" t="str">
+        <x:v>Налог на доходы физических лиц с доходов, полученных физическими лицами в соответствии со статьей 228 Налогового кодекса Российской Федерации (за исключением доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов) (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года) </x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>242667</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>264989</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>289937</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в виде фиксированных авансовых платежей с доходов, полученных физическими лицами, являющимися иностранными гражданами, осуществляющими трудовую деятельность по найму на основании патента в соответствии со статьей 227.1 Налогового кодекса Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>571419.8</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>594848</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>618641.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 650 000 рублей, относящейся к части налоговой базы, превышающей 5 000 000 рублей (за исключением налога на доходы физических лиц с сумм прибыли контролируемой иностранной компании, в том числе фиксированной прибыли контролируемой иностранной компании, а также налога на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов) за налоговые периоды до 1 января 2025 года, а также налог на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей и составляющей не более 5 миллионов рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзаце тридцать девятом статьи 50 Бюджетного кодекса Российской Федерации, налога на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не являющихся налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей) за налоговые периоды после 1 января 2025 года </x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>1296548</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>1415812</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>1549111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года) </x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>273572</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>298741</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>320848</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года) </x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>874062</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>954476</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>1025107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 702 тысячи рублей, относящейся к части налоговой базы, превышающей 5 миллионов рублей и составляющей не более 20 миллионов рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзаце тридцать девятом статьи 50 Бюджетного кодекса Российской Федерации, налога на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не являющихся налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей) </x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>319450</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>348834</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>381677</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 3 402 тысячи рублей, относящейся к части налоговой базы, превышающей 20 миллионов рублей и составляющей не более 50 миллионов рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзаце тридцать девятом статьи 50 Бюджетного кодекса Российской Федерации, налога на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не являющихся налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей) </x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>69308</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>75684</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>82809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 9 402 тысячи рублей, относящейся к части налоговой базы, превышающей 50 миллионов рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзаце тридцать девятом статьи 50 Бюджетного кодекса Российской Федерации, налога на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом статьи 50 Бюджетного кодекса Российской Федерации), а также налога на доходы физических лиц в отношении доходов физических лиц, не являющихся налоговыми резидентами Российской Федерации, указанных в абзаце девятом пункта 3 статьи 224 Налогового кодекса Российской Федерации, в части суммы налога, превышающей 312 тысяч рублей, относящейся к части налоговой базы, превышающей 2,4 миллиона рублей) </x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>136944</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>149541</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>163620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 312 тысяч рублей, относящейся к сумме налоговых баз, указанных в пункте 6 статьи 210 Налогового кодекса Российской Федерации, превышающей 2,4 миллиона рублей (за исключением налога на доходы физических лиц в отношении доходов, указанных в абзацах тридцать пятом и тридцать шестом  статьи 50 Бюджетного кодекса Российской Федерации, а также налога на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, превышающей 312 тысяч рублей) </x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>7022</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>7668</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>8390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, относящейся к налоговой базе, указанной в пункте 62 статьи 210 Налогового кодекса Российской Федерации, не превышающей 5 миллионов рублей  </x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>7657522</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>8362014</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>9148043</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" s="3" t="str">
+        <x:v>Налог на доходы физических лиц в части суммы налога, превышающей 650 тысяч рублей, относящейся к налоговой базе, указанной в пункте 62 статьи 210 Налогового кодекса Российской Федерации, превышающей 5 миллионов рублей </x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>39362</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>42982</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>47029</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" s="3" t="str">
+        <x:v>Акцизы на пиво, напитки, изготавливаемые на основе пива, производимые на территории Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>13020</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>14112</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>14800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на алкогольную продукцию с объемной долей этилового спирта свыше 9 процентов (за исключением пива, вин, фруктовых вин, игристых вин (шампанских), винных напитков, изготавливаемых без добавления ректификованного этилового спирта, произведенного из пищевого сырья, и (или) спиртованных виноградного или иного фруктового сусла, и (или) винного дистиллята, и (или) фруктового дистиллята), подлежащие распределению в бюджеты субъектов Российской Федерации (в порядке, установленном Министерством финансов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>1390811.6</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>1337372.5</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>1411771.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на алкогольную продукцию с объемной долей этилового спирта свыше 9 процентов (за исключением пива, вин, фруктовых вин, игристых вин (шампанских), винных напитков, изготавливаемых без добавления ректификованного этилового спирта, произведенного из пищевого сырья, и (или) спиртованных виноградного или иного фруктового сусла, и (или) винного дистиллята, и (или) фруктового дистиллята), подлежащие распределению в бюджеты субъектов Российской Федерации (по нормативам, установленным федеральным законом о федеральном бюджете в целях компенсации снижения доходов бюджетов субъектов Российской Федерации в связи с исключением движимого имущества из объектов налогообложения по налогу на имущество организаций)</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>1061323.9</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>1120647.1</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>1182989.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на этиловый спирт из пищевого сырья (за исключением дистиллятов винного, виноградного, плодового, коньячного, кальвадосного, вискового), производимый на территории Российской Федерации, направляемые в уполномоченный территориальный орган Федерального казначейства для распределения между бюджетами субъектов Российской Федерации (по нормативам, установленным федеральным законом о федеральном бюджете)</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>4100.7</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>3791.5</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>4002.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на спиртосодержащую продукцию, производимую на территории Российской Федерации, направляемые в уполномоченный территориальный орган Федерального казначейства для распределения в бюджеты субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>108.1</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>114.1</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>120.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" s="3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>2169.4</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>2290.7</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>2418.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на дизельное топливо, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным Федеральным законом о федеральном бюджете в целях формирования дорожных фондов субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
+        <x:v>2734780.1</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="n">
+        <x:v>3155847.5</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>3286866.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на дизельное топливо, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по дополнительным нормативам, установленным федеральным законом)</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>2856132.3</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на моторные масла для дизельных и (или) карбюраторных (инжекторных) двигателей, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным Федеральным законом о федеральном бюджете в целях формирования дорожных фондов субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>11084.3</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>14836.6</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>15436.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на моторные масла для дизельных и (или) карбюраторных (инжекторных) двигателей, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным федеральным законом о федеральном бюджете в целях реализации национального проекта "Безопасные качественные дороги")</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>13553.5</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на автомобильный бензин, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным Федеральным законом о федеральном бюджете в целях формирования дорожных фондов субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>2335339.8</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>3132659</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>3263135.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на автомобильный бензин, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным федеральным законом о федеральном бюджете в целях реализации национального проекта "Безопасные качественные дороги")</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>2855386.5</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на прямогонный бензин, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным Федеральным законом о федеральном бюджете в целях формирования дорожных фондов субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>-172546.7</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>-222579</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>-222588.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" s="3" t="str">
+        <x:v>Доходы от уплаты акцизов на прямогонный бензин, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным федеральным законом о федеральном бюджете в целях реализации национального проекта "Безопасные качественные дороги")</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>-210966.3</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" s="3" t="str">
+        <x:v>Налог, взимаемый с налогоплательщиков, выбравших в качестве объекта налогообложения доходы</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>3720854.8</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>3982194.9</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>4414140.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" s="3" t="str">
+        <x:v>Налог, взимаемый с налогоплательщиков, выбравших в качестве объекта налогообложения доходы, уменьшенные на величину расходов (в том числе минимальный налог, зачисляемый в бюджеты субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>1756086.8</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>1882181.2</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>2115759.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="3" t="str">
+        <x:v>Налог на профессиональный доход</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>275022</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>263429</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>275093</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" s="3" t="str">
+        <x:v>Налог на имущество организаций по имуществу, не входящему в Единую систему газоснабжения</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>7086799.5</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>7377358.3</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>7672452.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" s="3" t="str">
+        <x:v>Транспортный налог с организаций</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
+        <x:v>163246</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>179636</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>198283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" s="3" t="str">
+        <x:v>Транспортный налог с физических лиц</x:v>
+      </x:c>
+      <x:c r="B44" s="4" t="n">
+        <x:v>739341</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>759235</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>779664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" s="3" t="str">
+        <x:v>Налог на игорный бизнес</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>1344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" s="3" t="str">
+        <x:v>Налог на добычу прочих полезных ископаемых (за исключением полезных ископаемых в виде природных алмазов)</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
+        <x:v>6587693.9</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>6668382.9</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>6946135.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" s="3" t="str">
+        <x:v>Налог на добычу полезных ископаемых в виде угля</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="n">
+        <x:v>61530.9</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="n">
+        <x:v>64619.3</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>67105.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" s="3" t="str">
+        <x:v>Налог на добычу прочих полезных ископаемых, в отношении которых при налогообложении установлен рентный коэффициент, отличный от 1 (за исключением калийных солей, апатит-нефелиновых, апатит-штаффелитовых руд, апатит-магнетитовых, маложелезистых апатитовых руд, апатитовых и фосфоритовых руд)</x:v>
+      </x:c>
+      <x:c r="B48" s="4" t="n">
+        <x:v>2512609.7</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="n">
+        <x:v>2682454.1</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>3001021.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" s="3" t="str">
+        <x:v>Налог на добычу полезных ископаемых в виде железной руды (за исключением окисленных железистых кварцитов)</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="n">
+        <x:v>20145</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="n">
+        <x:v>24597.3</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>29260.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" s="3" t="str">
+        <x:v>Сбор за пользование объектами животного мира</x:v>
+      </x:c>
+      <x:c r="B50" s="4" t="n">
+        <x:v>15383</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="n">
+        <x:v>15537</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>15693</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" s="3" t="str">
+        <x:v>Сбор за пользование объектами водных биологических ресурсов (по внутренним водным объектам)</x:v>
+      </x:c>
+      <x:c r="B51" s="4" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с приобретением гражданства Российской Федерации или выходом из гражданства Российской Федерации, а также с въездом в Российскую Федерацию или выездом из Российской Федерации (государственная пошлина за выдачу паспорта, удостоверяющего личность гражданина Российской Федерации за пределами территории Российской Федерации (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B52" s="4" t="n">
+        <x:v>8500</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="n">
+        <x:v>8500</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>8500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с приобретением гражданства Российской Федерации или выходом из гражданства Российской Федерации, а также с въездом в Российскую Федерацию или выездом из Российской Федерации (государственная пошлина за выдачу паспорта, удостоверяющего личность гражданина Российской Федерации за пределами территории Российской Федерации, содержащего электронный носитель информации (паспорта нового поколения) (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B53" s="4" t="n">
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="n">
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="n">
+        <x:v>3000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с приобретением гражданства Российской Федерации или выходом из гражданства Российской Федерации, а также с въездом в Российскую Федерацию или выездом из Российской Федерации (государственная пошлина за выдачу паспорта, удостоверяющего личность гражданина Российской Федерации за пределами территории Российской Федерации, гражданину Российской Федерации в возрасте до 14 лет (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B54" s="4" t="n">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="n">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
+        <x:v>1300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с приобретением гражданства Российской Федерации или выходом из гражданства Российской Федерации, а также с въездом в Российскую Федерацию или выездом из Российской Федерации (государственная пошлина за выдачу паспорта, удостоверяющего личность гражданина Российской Федерации за пределами территории Российской Федерации, содержащего электронный носитель информации (паспорта нового поколения), гражданину Российской Федерации в возрасте до 14 лет (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B55" s="4" t="n">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="n">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с приобретением гражданства Российской Федерации или выходом из гражданства Российской Федерации, а также с въездом в Российскую Федерацию или выездом из Российской Федерации (государственная пошлина за регистрацию иностранного гражданина или лица без гражданства по месту жительства в Российской Федерации) (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B56" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию прав, ограничений (обременений) прав на недвижимое имущество и сделок с ним (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B57" s="4" t="n">
+        <x:v>41104.4</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>35973.3</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>40465.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий, связанных с лицензированием, с проведением аттестации в случаях, если такая аттестация предусмотрена законодательством Российской Федерации, зачисляемая в бюджеты субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B58" s="4" t="n">
+        <x:v>12420.3</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="n">
+        <x:v>14648.4</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>12272.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" s="3" t="str">
+        <x:v>Государственная пошлина за выдачу и обмен паспорта гражданина Российской Федерации (государственная пошлина за выдачу паспорта гражданина Российской Федерации (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
+        <x:v>3200</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>3200</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>3200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" s="3" t="str">
+        <x:v>Государственная пошлина за выдачу и обмен паспорта гражданина Российской Федерации (государственная пошлина за выдачу паспорта гражданина Российской Федерации взамен утраченного или пришедшего в негодность (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>1400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию межрегиональных, региональных и местных общественных объединений, отделений общественных объединений, а также за государственную регистрацию изменений их учредительных документов (государственная пошлина за государственную регистрацию общероссийских общественных организаций инвалидов)</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию межрегиональных, региональных и местных общественных объединений, отделений общественных объединений, а также за государственную регистрацию изменений их учредительных документов (государственная пошлина за государственную регистрацию отделений общероссийских общественных организаций инвалидов)</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию межрегиональных, региональных и местных общественных объединений, отделений общественных объединений, а также за государственную регистрацию изменений их учредительных документов (государственная пошлина за государственную регистрацию иных общественных объединений (отделений общественных объединений)</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию политических партий и региональных отделений политических партий</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию средства массовой информации, за внесение изменений в запись о регистрации средства массовой информации (в том числе связанных с изменением тематики или специализации), продукция которого предназначена для распространения преимущественно на территории субъекта Российской Федерации, территории муниципального образования (сумма платежа (перерасчеты, недоимка и задолженность по соответствующему платежу, в том числе по отмененному)</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" s="3" t="str">
+        <x:v>Государственная пошлина за государственную регистрацию транспортных средств и иные юридически значимые действия уполномоченных федеральных государственных органов, связанные с изменением и выдачей документов на транспортные средства, регистрационных знаков, водительских удостоверений (при обращении через многофункциональные центры)
+</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>2200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" s="3" t="str">
+        <x:v>Государственная пошлина за совершение действий уполномоченными органами исполнительной власти субъектов Российской Федерации, связанных с выдачей документов о проведении государственного технического осмотра тракторов, самоходных дорожно-строительных и иных самоходных машин и прицепов к ним, государственной регистрацией мототранспортных средств, прицепов, тракторов, самоходных дорожно-строительных и иных самоходных машин, выдачей удостоверений тракториста-машиниста (тракториста), временных удостоверений на право управления самоходными машинами, в том числе взамен утраченных или пришедших в негодность</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>21318.3</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>22242.3</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>22953.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" s="3" t="str">
+        <x:v>Государственная пошлина за выдачу свидетельства о государственной аккредитации региональной спортивной федерации</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" s="3" t="str">
+        <x:v>Государственная пошлина за действия органов исполнительной власти субъектов Российской Федерации, связанные с государственной аккредитацией образовательных учреждений, осуществляемой в пределах переданных полномочий Российской Федерации в области образования</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" s="3" t="str">
+        <x:v>Государственная пошлина за действия органов исполнительной власти субъектов Российской Федерации по проставлению апостиля на документах государственного образца об образовании, об ученых степенях и ученых званиях в пределах переданных полномочий Российской Федерации в области образования</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
+        <x:v>87.5</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="n">
+        <x:v>87.5</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>87.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" s="3" t="str">
+        <x:v>Доходы в виде прибыли, приходящейся на доли в уставных (складочных) капиталах хозяйственных товариществ и обществ, или дивидендов по акциям, принадлежащим субъектам Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
+        <x:v>16103.3</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="n">
+        <x:v>16783.4</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="n">
+        <x:v>17907.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" s="3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B72" s="4" t="n">
+        <x:v>1300000</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="n">
+        <x:v>1300000</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>1300000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" s="3" t="str">
+        <x:v>Проценты, полученные от предоставления бюджетных кредитов внутри страны за счет средств бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B73" s="4" t="n">
+        <x:v>530.5</x:v>
+      </x:c>
+      <x:c r="C73" s="4" t="n">
+        <x:v>338.2</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>203.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" s="3" t="str">
+        <x:v>Доходы, получаемые в виде арендной платы, а также средства от продажи права на заключение договоров аренды за земли, находящиеся в собственности субъектов Российской Федерации (за исключением земельных участков бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B74" s="4" t="n">
+        <x:v>4488.7</x:v>
+      </x:c>
+      <x:c r="C74" s="4" t="n">
+        <x:v>4455.5</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>3724.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" s="3" t="str">
+        <x:v>Доходы от сдачи в аренду имущества, находящегося в оперативном управлении органов государственной власти субъектов Российской Федерации и созданных ими учреждений (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B75" s="4" t="n">
+        <x:v>746.8</x:v>
+      </x:c>
+      <x:c r="C75" s="4" t="n">
+        <x:v>769.7</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>792.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" s="3" t="str">
+        <x:v>Доходы от сдачи в аренду имущества, составляющего казну субъекта Российской Федерации (за исключением земельных участков)</x:v>
+      </x:c>
+      <x:c r="B76" s="4" t="n">
+        <x:v>8272.8</x:v>
+      </x:c>
+      <x:c r="C76" s="4" t="n">
+        <x:v>8272.3</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
+        <x:v>8180.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" s="3" t="str">
+        <x:v>Плата от реализации соглашений об установлении сервитутов в отношении земельных участков в границах полос отвода автомобильных дорог общего пользования регионального или межмуниципального значения в целях строительства (реконструкции), капитального ремонта и эксплуатации объектов дорожного сервиса, прокладки, переноса, переустройства и эксплуатации инженерных коммуникаций, установки и эксплуатации рекламных конструкций</x:v>
+      </x:c>
+      <x:c r="B77" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="C77" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" s="3" t="str">
+        <x:v>Плата по соглашениям об установлении сервитута, заключенным органами исполнительной власти субъектов Российской Федерации, государственными или муниципальными предприятиями либо государственными или муниципальными учреждениями в отношении земельных участков, находящихся в собственности субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B78" s="4" t="n">
+        <x:v>8.6</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="n">
+        <x:v>8.6</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="n">
+        <x:v>8.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" s="3" t="str">
+        <x:v>Доходы от перечисления части прибыли, остающейся после уплаты налогов и иных обязательных платежей государственных унитарных предприятий субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B79" s="4" t="n">
+        <x:v>962.5</x:v>
+      </x:c>
+      <x:c r="C79" s="4" t="n">
+        <x:v>991.5</x:v>
+      </x:c>
+      <x:c r="D79" s="4" t="n">
+        <x:v>1021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" s="3" t="str">
+        <x:v>Доходы от эксплуатации и использования имущества автомобильных дорог, находящихся в собственности субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B80" s="4" t="n">
+        <x:v>593.7</x:v>
+      </x:c>
+      <x:c r="C80" s="4" t="n">
+        <x:v>589.5</x:v>
+      </x:c>
+      <x:c r="D80" s="4" t="n">
+        <x:v>585.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" s="3" t="str">
+        <x:v>Прочие поступления от использования имущества, находящегося в собственности субъектов Российской Федерации (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации, а также имущества государственных унитарных предприятий субъектов Российской Федерации, в том числе казенных)</x:v>
+      </x:c>
+      <x:c r="B81" s="4" t="n">
+        <x:v>360.8</x:v>
+      </x:c>
+      <x:c r="C81" s="4" t="n">
+        <x:v>360.4</x:v>
+      </x:c>
+      <x:c r="D81" s="4" t="n">
+        <x:v>360.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" s="3" t="str">
+        <x:v>Плата за выбросы загрязняющих веществ в атмосферный воздух стационарными объектами (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B82" s="4" t="n">
+        <x:v>17959</x:v>
+      </x:c>
+      <x:c r="C82" s="4" t="n">
+        <x:v>17959</x:v>
+      </x:c>
+      <x:c r="D82" s="4" t="n">
+        <x:v>17959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" s="3" t="str">
+        <x:v>Плата за сбросы загрязняющих веществ в водные объекты (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B83" s="4" t="n">
+        <x:v>21930</x:v>
+      </x:c>
+      <x:c r="C83" s="4" t="n">
+        <x:v>21930</x:v>
+      </x:c>
+      <x:c r="D83" s="4" t="n">
+        <x:v>21930</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" s="3" t="str">
+        <x:v>Плата за размещение отходов производства (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B84" s="4" t="n">
+        <x:v>150236</x:v>
+      </x:c>
+      <x:c r="C84" s="4" t="n">
+        <x:v>150236</x:v>
+      </x:c>
+      <x:c r="D84" s="4" t="n">
+        <x:v>150236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" s="3" t="str">
+        <x:v>Плата за размещение твердых коммунальных отходов (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B85" s="4" t="n">
+        <x:v>560.6</x:v>
+      </x:c>
+      <x:c r="C85" s="4" t="n">
+        <x:v>560.6</x:v>
+      </x:c>
+      <x:c r="D85" s="4" t="n">
+        <x:v>560.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" s="3" t="str">
+        <x:v>Разовые платежи за пользование недрами при наступлении определенных событий, оговоренных в лицензии, при пользовании недрами на территории Российской Федерации по участкам недр местного значения</x:v>
+      </x:c>
+      <x:c r="B86" s="4" t="n">
+        <x:v>21000</x:v>
+      </x:c>
+      <x:c r="C86" s="4" t="n">
+        <x:v>21000</x:v>
+      </x:c>
+      <x:c r="D86" s="4" t="n">
+        <x:v>21000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" s="3" t="str">
+        <x:v>Регулярные платежи за пользование недрами при пользовании недрами на территории Российской Федерации (сумма платежа (перерасчеты, недоимка и задолженность по соответствующему платежу, в том числе по отмененному)</x:v>
+      </x:c>
+      <x:c r="B87" s="4" t="n">
+        <x:v>12794</x:v>
+      </x:c>
+      <x:c r="C87" s="4" t="n">
+        <x:v>13094</x:v>
+      </x:c>
+      <x:c r="D87" s="4" t="n">
+        <x:v>13315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" s="3" t="str">
+        <x:v>Плата за проведение государственной экспертизы запасов полезных ископаемых и подземных вод, геологической информации о предоставляемых в пользование участках недр местного значения, а также запасов общераспространенных полезных ископаемых и запасов подземных вод, которые используются для целей питьевого водоснабжения или технического водоснабжения и объема добычи которых составляет не более 500 кубических метров в сутки</x:v>
+      </x:c>
+      <x:c r="B88" s="4" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="C88" s="4" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="D88" s="4" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" s="3" t="str">
+        <x:v>Сборы за участие в конкурсе (аукционе) на право пользования участками недр местного значения</x:v>
+      </x:c>
+      <x:c r="B89" s="4" t="n">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="C89" s="4" t="n">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="D89" s="4" t="n">
+        <x:v>1760</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" s="3" t="str">
+        <x:v>Плата за использование лесов, расположенных на землях лесного фонда, в части, превышающей минимальный размер платы по договору купли-продажи лесных насаждений</x:v>
+      </x:c>
+      <x:c r="B90" s="4" t="n">
+        <x:v>16661.8</x:v>
+      </x:c>
+      <x:c r="C90" s="4" t="n">
+        <x:v>17206.6</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="n">
+        <x:v>17206.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" s="3" t="str">
+        <x:v>Плата за использование лесов, расположенных на землях лесного фонда, в части, превышающей минимальный размер арендной платы (за исключением платы за использование лесов, расположенных на землях лесного фонда, в части, превышающей минимальный размер арендной платы, при реализации приоритетных инвестиционных проектов в целях развития лесного комплекса)</x:v>
+      </x:c>
+      <x:c r="B91" s="4" t="n">
+        <x:v>105900.2</x:v>
+      </x:c>
+      <x:c r="C91" s="4" t="n">
+        <x:v>105900.2</x:v>
+      </x:c>
+      <x:c r="D91" s="4" t="n">
+        <x:v>105900.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" s="3" t="str">
+        <x:v>Плата за использование лесов, расположенных на землях лесного фонда, в части платы по договору купли-продажи лесных насаждений для собственных нужд</x:v>
+      </x:c>
+      <x:c r="B92" s="4" t="n">
+        <x:v>12596.1</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="n">
+        <x:v>13329.8</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="n">
+        <x:v>13329.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" s="3" t="str">
+        <x:v>Плата за предоставление сведений и документов, содержащихся в Едином государственном реестре юридических лиц и в Едином государственном реестре индивидуальных предпринимателей (при обращении через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B93" s="4" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C93" s="4" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D93" s="4" t="n">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" s="3" t="str">
+        <x:v>Плата за предоставление сведений из Единого государственного реестра недвижимости (при предоставлении публично-правовой компанией в сфере государственного кадастрового учета и государственной регистрации прав в случае, когда предоставление осуществляется через многофункциональные центры, а также при обращении в электронной форме и выдаче через многофункциональные центры)</x:v>
+      </x:c>
+      <x:c r="B94" s="4" t="n">
+        <x:v>10169.5</x:v>
+      </x:c>
+      <x:c r="C94" s="4" t="n">
+        <x:v>10169.5</x:v>
+      </x:c>
+      <x:c r="D94" s="4" t="n">
+        <x:v>10169.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" s="3" t="str">
+        <x:v>Доходы от оказания информационных услуг государственными органами субъектов Российской Федерации, казенными учреждениями субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B95" s="4" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C95" s="4" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="n">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" s="3" t="str">
+        <x:v>Прочие доходы от оказания платных услуг (работ) получателями средств бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B96" s="4" t="n">
+        <x:v>38220.1</x:v>
+      </x:c>
+      <x:c r="C96" s="4" t="n">
+        <x:v>40988.1</x:v>
+      </x:c>
+      <x:c r="D96" s="4" t="n">
+        <x:v>43773.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" s="3" t="str">
+        <x:v>Прочие доходы от компенсации затрат бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B97" s="4" t="n">
+        <x:v>141653.3</x:v>
+      </x:c>
+      <x:c r="C97" s="4" t="n">
+        <x:v>144026.9</x:v>
+      </x:c>
+      <x:c r="D97" s="4" t="n">
+        <x:v>171983.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" s="3" t="str">
+        <x:v>Доходы от реализации иного имущества, находящегося в собственности субъектов Российской Федерации (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации, а также имущества государственных унитарных предприятий субъектов Российской Федерации, в том числе казенных), в части реализации основных средств по указанному имуществу</x:v>
+      </x:c>
+      <x:c r="B98" s="4" t="n">
+        <x:v>291.4</x:v>
+      </x:c>
+      <x:c r="C98" s="4" t="n">
+        <x:v>277.6</x:v>
+      </x:c>
+      <x:c r="D98" s="4" t="n">
+        <x:v>263.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" s="3" t="str">
+        <x:v>Доходы от продажи земельных участков, находящихся в собственности субъектов Российской Федерации (за исключением земельных участков бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B99" s="4" t="n">
+        <x:v>2915.5</x:v>
+      </x:c>
+      <x:c r="C99" s="4" t="n">
+        <x:v>2943.3</x:v>
+      </x:c>
+      <x:c r="D99" s="4" t="n">
+        <x:v>3005.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" s="3" t="str">
+        <x:v>Платежи, взимаемые государственными органами (организациями) субъектов Российской Федерации за выполнение определенных функций</x:v>
+      </x:c>
+      <x:c r="B100" s="4" t="n">
+        <x:v>6552.8</x:v>
+      </x:c>
+      <x:c r="C100" s="4" t="n">
+        <x:v>6844.9</x:v>
+      </x:c>
+      <x:c r="D100" s="4" t="n">
+        <x:v>7157.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c r="A101" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  нарушение трудового законодательства и иных нормативных правовых актов, содержащих нормы трудового права)</x:v>
+      </x:c>
+      <x:c r="B101" s="4" t="n">
+        <x:v>47.7</x:v>
+      </x:c>
+      <x:c r="C101" s="4" t="n">
+        <x:v>47.7</x:v>
+      </x:c>
+      <x:c r="D101" s="4" t="n">
+        <x:v>46.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  нарушение порядка рассмотрения обращений граждан)</x:v>
+      </x:c>
+      <x:c r="B102" s="4" t="n">
+        <x:v>97.1</x:v>
+      </x:c>
+      <x:c r="C102" s="4" t="n">
+        <x:v>97.1</x:v>
+      </x:c>
+      <x:c r="D102" s="4" t="n">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  нарушение законодательства об организации предоставления государственных и муниципальных услуг)</x:v>
+      </x:c>
+      <x:c r="B103" s="4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C103" s="4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="D103" s="4" t="n">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за неуплату средств на содержание детей или нетрудоспособных родителей)</x:v>
+      </x:c>
+      <x:c r="B104" s="4" t="n">
+        <x:v>450.4</x:v>
+      </x:c>
+      <x:c r="C104" s="4" t="n">
+        <x:v>450.4</x:v>
+      </x:c>
+      <x:c r="D104" s="4" t="n">
+        <x:v>449</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B105" s="4" t="n">
+        <x:v>649.5</x:v>
+      </x:c>
+      <x:c r="C105" s="4" t="n">
+        <x:v>649.5</x:v>
+      </x:c>
+      <x:c r="D105" s="4" t="n">
+        <x:v>640.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  незаконный оборот наркотических средств, психотропных веществ или их аналогов и незаконные приобретение, хранение, перевозку растений, содержащих наркотические средства или психотропные вещества, либо их частей, содержащих наркотические средства или психотропные вещества)</x:v>
+      </x:c>
+      <x:c r="B106" s="4" t="n">
+        <x:v>179.4</x:v>
+      </x:c>
+      <x:c r="C106" s="4" t="n">
+        <x:v>179.4</x:v>
+      </x:c>
+      <x:c r="D106" s="4" t="n">
+        <x:v>176.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  потребление наркотических средств или психотропных веществ без назначения врача либо новых потенциально опасных психоактивных веществ)</x:v>
+      </x:c>
+      <x:c r="B107" s="4" t="n">
+        <x:v>1119.7</x:v>
+      </x:c>
+      <x:c r="C107" s="4" t="n">
+        <x:v>1123.7</x:v>
+      </x:c>
+      <x:c r="D107" s="4" t="n">
+        <x:v>1109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  нарушение законодательства Российской Федерации о защите детей от информации, причиняющей вред их здоровью и (или) развитию)</x:v>
+      </x:c>
+      <x:c r="B108" s="4" t="n">
+        <x:v>26.1</x:v>
+      </x:c>
+      <x:c r="C108" s="4" t="n">
+        <x:v>26.1</x:v>
+      </x:c>
+      <x:c r="D108" s="4" t="n">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за вовлечение несовершеннолетнего в процесс потребления табака)</x:v>
+      </x:c>
+      <x:c r="B109" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="C109" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D109" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за уклонение от прохождения диагностики, профилактических мероприятий, лечения от наркомании и (или) медицинской и (или) социальной реабилитации в связи с потреблением наркотических средств или психотропных веществ без назначения врача либо новых потенциально опасных психоактивных веществ)</x:v>
+      </x:c>
+      <x:c r="B110" s="4" t="n">
+        <x:v>928.6</x:v>
+      </x:c>
+      <x:c r="C110" s="4" t="n">
+        <x:v>928.6</x:v>
+      </x:c>
+      <x:c r="D110" s="4" t="n">
+        <x:v>912.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за побои)</x:v>
+      </x:c>
+      <x:c r="B111" s="4" t="n">
+        <x:v>3258</x:v>
+      </x:c>
+      <x:c r="C111" s="4" t="n">
+        <x:v>3261</x:v>
+      </x:c>
+      <x:c r="D111" s="4" t="n">
+        <x:v>3213.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 6 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на здоровье, санитарно-эпидемиологическое благополучие населения и общественную нравственность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B112" s="4" t="n">
+        <x:v>158.8</x:v>
+      </x:c>
+      <x:c r="C112" s="4" t="n">
+        <x:v>158.8</x:v>
+      </x:c>
+      <x:c r="D112" s="4" t="n">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за самовольное занятие лесных участков)</x:v>
+      </x:c>
+      <x:c r="B113" s="4" t="n">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C113" s="4" t="n">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="D113" s="4" t="n">
+        <x:v>742</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за несоблюдение требований законодательства Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд при принятии решения о способе и об условиях определения поставщика (подрядчика, исполнителя))</x:v>
+      </x:c>
+      <x:c r="B114" s="4" t="n">
+        <x:v>472.3</x:v>
+      </x:c>
+      <x:c r="C114" s="4" t="n">
+        <x:v>483.4</x:v>
+      </x:c>
+      <x:c r="D114" s="4" t="n">
+        <x:v>500.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение порядка осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд)</x:v>
+      </x:c>
+      <x:c r="B115" s="4" t="n">
+        <x:v>362.9</x:v>
+      </x:c>
+      <x:c r="C115" s="4" t="n">
+        <x:v>207.6</x:v>
+      </x:c>
+      <x:c r="D115" s="4" t="n">
+        <x:v>256.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение правил осуществления предпринимательской деятельности по управлению многоквартирными домами)</x:v>
+      </x:c>
+      <x:c r="B116" s="4" t="n">
+        <x:v>322.4</x:v>
+      </x:c>
+      <x:c r="C116" s="4" t="n">
+        <x:v>361.8</x:v>
+      </x:c>
+      <x:c r="D116" s="4" t="n">
+        <x:v>355.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение законодательства Российской Федерации о контрактной системе в сфере закупок при планировании закупок)</x:v>
+      </x:c>
+      <x:c r="B117" s="4" t="n">
+        <x:v>31.7</x:v>
+      </x:c>
+      <x:c r="C117" s="4" t="n">
+        <x:v>20.6</x:v>
+      </x:c>
+      <x:c r="D117" s="4" t="n">
+        <x:v>20.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B118" s="4" t="n">
+        <x:v>123.8</x:v>
+      </x:c>
+      <x:c r="C118" s="4" t="n">
+        <x:v>133.7</x:v>
+      </x:c>
+      <x:c r="D118" s="4" t="n">
+        <x:v>143.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за самовольное занятие водного объекта или пользование им с нарушением установленных условий)</x:v>
+      </x:c>
+      <x:c r="B119" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="C119" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="D119" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение авторских и смежных прав, изобретательских и патентных прав)</x:v>
+      </x:c>
+      <x:c r="B120" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="C120" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="D120" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за уничтожение или повреждение чужого имущества)</x:v>
+      </x:c>
+      <x:c r="B121" s="4" t="n">
+        <x:v>24.6</x:v>
+      </x:c>
+      <x:c r="C121" s="4" t="n">
+        <x:v>24.6</x:v>
+      </x:c>
+      <x:c r="D121" s="4" t="n">
+        <x:v>24.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c r="A122" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за самовольное подключение и использование электрической, тепловой энергии, нефти или газа)</x:v>
+      </x:c>
+      <x:c r="B122" s="4" t="n">
+        <x:v>967.2</x:v>
+      </x:c>
+      <x:c r="C122" s="4" t="n">
+        <x:v>967.2</x:v>
+      </x:c>
+      <x:c r="D122" s="4" t="n">
+        <x:v>953.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за мелкое хищение)</x:v>
+      </x:c>
+      <x:c r="B123" s="4" t="n">
+        <x:v>292.1</x:v>
+      </x:c>
+      <x:c r="C123" s="4" t="n">
+        <x:v>292.1</x:v>
+      </x:c>
+      <x:c r="D123" s="4" t="n">
+        <x:v>287.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил осуществления предпринимательской деятельности по управлению многоквартирными домами)</x:v>
+      </x:c>
+      <x:c r="B124" s="4" t="n">
+        <x:v>47.8</x:v>
+      </x:c>
+      <x:c r="C124" s="4" t="n">
+        <x:v>47.8</x:v>
+      </x:c>
+      <x:c r="D124" s="4" t="n">
+        <x:v>46.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 7 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны собственности, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B125" s="4" t="n">
+        <x:v>9594.3</x:v>
+      </x:c>
+      <x:c r="C125" s="4" t="n">
+        <x:v>9594.3</x:v>
+      </x:c>
+      <x:c r="D125" s="4" t="n">
+        <x:v>9530.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за незаконную рубку, повреждение лесных насаждений или самовольное выкапывание в лесах деревьев, кустарников, лиан)</x:v>
+      </x:c>
+      <x:c r="B126" s="4" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C126" s="4" t="n">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D126" s="4" t="n">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение правил пожарной безопасности в лесах)</x:v>
+      </x:c>
+      <x:c r="B127" s="4" t="n">
+        <x:v>3555</x:v>
+      </x:c>
+      <x:c r="C127" s="4" t="n">
+        <x:v>3850</x:v>
+      </x:c>
+      <x:c r="D127" s="4" t="n">
+        <x:v>3850</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение правил охоты, правил, регламентирующих рыболовство и другие виды пользования объектами животного мира)</x:v>
+      </x:c>
+      <x:c r="B128" s="4" t="n">
+        <x:v>57.4</x:v>
+      </x:c>
+      <x:c r="C128" s="4" t="n">
+        <x:v>61.6</x:v>
+      </x:c>
+      <x:c r="D128" s="4" t="n">
+        <x:v>65.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B129" s="4" t="n">
+        <x:v>3403.8</x:v>
+      </x:c>
+      <x:c r="C129" s="4" t="n">
+        <x:v>3677.9</x:v>
+      </x:c>
+      <x:c r="D129" s="4" t="n">
+        <x:v>3911.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды, природопользования и обращения с животными, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за несоблюдение экологических и санитарно-эпидемиологических требований при обращении с отходами производства и потребления, веществами, разрушающими озоновый слой, или иными опасными веществами)</x:v>
+      </x:c>
+      <x:c r="B130" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C130" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="D130" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за невыполнение обязанностей по рекультивации земель, обязательных мероприятий по улучшению земель и охране почв)</x:v>
+      </x:c>
+      <x:c r="B131" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="C131" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="D131" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконную рубку, повреждение лесных насаждений или самовольное выкапывание в лесах деревьев, кустарников, лиан)</x:v>
+      </x:c>
+      <x:c r="B132" s="4" t="n">
+        <x:v>204.1</x:v>
+      </x:c>
+      <x:c r="C132" s="4" t="n">
+        <x:v>204.1</x:v>
+      </x:c>
+      <x:c r="D132" s="4" t="n">
+        <x:v>200.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил санитарной безопасности в лесах)</x:v>
+      </x:c>
+      <x:c r="B133" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="C133" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="D133" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил охоты, правил, регламентирующих рыболовство и другие виды пользования объектами животного мира)</x:v>
+      </x:c>
+      <x:c r="B134" s="4" t="n">
+        <x:v>401.5</x:v>
+      </x:c>
+      <x:c r="C134" s="4" t="n">
+        <x:v>401.5</x:v>
+      </x:c>
+      <x:c r="D134" s="4" t="n">
+        <x:v>395.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил охраны и использования природных ресурсов на особо охраняемых природных территориях)</x:v>
+      </x:c>
+      <x:c r="B135" s="4" t="n">
+        <x:v>129.1</x:v>
+      </x:c>
+      <x:c r="C135" s="4" t="n">
+        <x:v>129.1</x:v>
+      </x:c>
+      <x:c r="D135" s="4" t="n">
+        <x:v>126.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований лесного законодательства об учете древесины и сделок с ней)</x:v>
+      </x:c>
+      <x:c r="B136" s="4" t="n">
+        <x:v>178.9</x:v>
+      </x:c>
+      <x:c r="C136" s="4" t="n">
+        <x:v>178.9</x:v>
+      </x:c>
+      <x:c r="D136" s="4" t="n">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 8 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области охраны окружающей среды и природопользования, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B137" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="C137" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="D137" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 9 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в промышленности, строительстве и энергетике, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение обязательных требований в области строительства и применения строительных материалов (изделий))</x:v>
+      </x:c>
+      <x:c r="B138" s="4" t="n">
+        <x:v>1291.9</x:v>
+      </x:c>
+      <x:c r="C138" s="4" t="n">
+        <x:v>959.1</x:v>
+      </x:c>
+      <x:c r="D138" s="4" t="n">
+        <x:v>1218.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 9 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в промышленности, строительстве и энергетике, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B139" s="4" t="n">
+        <x:v>627.6</x:v>
+      </x:c>
+      <x:c r="C139" s="4" t="n">
+        <x:v>622.4</x:v>
+      </x:c>
+      <x:c r="D139" s="4" t="n">
+        <x:v>672.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 9 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в промышленности, строительстве и энергетике, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B140" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="C140" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D140" s="4" t="n">
+        <x:v>5.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c r="A141" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 10 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в сельском хозяйстве, ветеринарии и мелиорации земель, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B141" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="C141" s="4" t="n">
+        <x:v>9.2</x:v>
+      </x:c>
+      <x:c r="D141" s="4" t="n">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c r="A142" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 11 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения на транспорте, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил использования полосы отвода и придорожных полос автомобильной дороги)</x:v>
+      </x:c>
+      <x:c r="B142" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="C142" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="D142" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c r="A143" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 11 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения на транспорте, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B143" s="4" t="n">
+        <x:v>34.2</x:v>
+      </x:c>
+      <x:c r="C143" s="4" t="n">
+        <x:v>34.2</x:v>
+      </x:c>
+      <x:c r="D143" s="4" t="n">
+        <x:v>33.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 12 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области дорожного движения, налагаемые судьями федеральных судов, должностными лицами федеральных государственных органов, учреждений (штрафы за нарушение Правил дорожного движения, правил эксплуатации транспортного средства)</x:v>
+      </x:c>
+      <x:c r="B144" s="4" t="n">
+        <x:v>281984.4</x:v>
+      </x:c>
+      <x:c r="C144" s="4" t="n">
+        <x:v>281879.3</x:v>
+      </x:c>
+      <x:c r="D144" s="4" t="n">
+        <x:v>281762.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c r="A145" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 12 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области дорожного движения, налагаемые судьями федеральных судов, должностными лицами федеральных государственных органов, учреждений (штрафы за нарушения правил движения тяжеловесного и (или) крупногабаритного транспортного средства, выявленные при осуществлении весового и габаритного контроля на автомобильных дорогах общего пользования регионального, межмуниципального или местного значения)</x:v>
+      </x:c>
+      <x:c r="B145" s="4" t="n">
+        <x:v>1955.7</x:v>
+      </x:c>
+      <x:c r="C145" s="4" t="n">
+        <x:v>1941.8</x:v>
+      </x:c>
+      <x:c r="D145" s="4" t="n">
+        <x:v>1928.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 12 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области дорожного движения, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B146" s="4" t="n">
+        <x:v>65.5</x:v>
+      </x:c>
+      <x:c r="C146" s="4" t="n">
+        <x:v>67.7</x:v>
+      </x:c>
+      <x:c r="D146" s="4" t="n">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c r="A147" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 12 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области дорожного движения, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение Правил дорожного движения, правил эксплуатации транспортного средства, налагаемые мировыми судьями)</x:v>
+      </x:c>
+      <x:c r="B147" s="4" t="n">
+        <x:v>90000</x:v>
+      </x:c>
+      <x:c r="C147" s="4" t="n">
+        <x:v>90000</x:v>
+      </x:c>
+      <x:c r="D147" s="4" t="n">
+        <x:v>90000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c r="A148" s="3" t="str">
+        <x:v>00011601123010011140</x:v>
+      </x:c>
+      <x:c r="B148" s="4" t="n">
+        <x:v>528.8</x:v>
+      </x:c>
+      <x:c r="C148" s="4" t="n">
+        <x:v>528.8</x:v>
+      </x:c>
+      <x:c r="D148" s="4" t="n">
+        <x:v>527</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c r="A149" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 13 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области связи и информации, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований законодательства о хранении документов и информации, содержащейся в информационных системах)</x:v>
+      </x:c>
+      <x:c r="B149" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="C149" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="D149" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 13 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области связи и информации, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B150" s="4" t="n">
+        <x:v>188.4</x:v>
+      </x:c>
+      <x:c r="C150" s="4" t="n">
+        <x:v>188.4</x:v>
+      </x:c>
+      <x:c r="D150" s="4" t="n">
+        <x:v>185.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за нарушение правил продажи этилового спирта, алкогольной и спиртосодержащей продукции)</x:v>
+      </x:c>
+      <x:c r="B151" s="4" t="n">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C151" s="4" t="n">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D151" s="4" t="n">
+        <x:v>415.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c r="A152" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконную продажу товаров (иных вещей), свободная реализация которых запрещена или ограничена)</x:v>
+      </x:c>
+      <x:c r="B152" s="4" t="n">
+        <x:v>30.6</x:v>
+      </x:c>
+      <x:c r="C152" s="4" t="n">
+        <x:v>30.6</x:v>
+      </x:c>
+      <x:c r="D152" s="4" t="n">
+        <x:v>30.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c r="A153" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил продажи этилового спирта, алкогольной и спиртосодержащей продукции)</x:v>
+      </x:c>
+      <x:c r="B153" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="C153" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D153" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c r="A154" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконную организацию и проведение азартных игр)</x:v>
+      </x:c>
+      <x:c r="B154" s="4" t="n">
+        <x:v>7.3</x:v>
+      </x:c>
+      <x:c r="C154" s="4" t="n">
+        <x:v>7.3</x:v>
+      </x:c>
+      <x:c r="D154" s="4" t="n">
+        <x:v>7.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за осуществление предпринимательской деятельности в области транспорта без лицензии)</x:v>
+      </x:c>
+      <x:c r="B155" s="4" t="n">
+        <x:v>341.8</x:v>
+      </x:c>
+      <x:c r="C155" s="4" t="n">
+        <x:v>341.8</x:v>
+      </x:c>
+      <x:c r="D155" s="4" t="n">
+        <x:v>339.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконную розничную продажу алкогольной и спиртосодержащей пищевой продукции физическими лицами)</x:v>
+      </x:c>
+      <x:c r="B156" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="C156" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="D156" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований законодательства в области технического осмотра транспортных средств)</x:v>
+      </x:c>
+      <x:c r="B157" s="4" t="n">
+        <x:v>28.8</x:v>
+      </x:c>
+      <x:c r="C157" s="4" t="n">
+        <x:v>28.8</x:v>
+      </x:c>
+      <x:c r="D157" s="4" t="n">
+        <x:v>27.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 14 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области предпринимательской деятельности и деятельности саморегулируемых организаций, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B158" s="4" t="n">
+        <x:v>2060.7</x:v>
+      </x:c>
+      <x:c r="C158" s="4" t="n">
+        <x:v>2060.7</x:v>
+      </x:c>
+      <x:c r="D158" s="4" t="n">
+        <x:v>2019.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, налогов и сборов, страхования, рынка ценных бумаг (за исключением штрафов, указанных в пункте 6 статьи 46 Бюджетного кодекса Российской Федерации),  налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B159" s="4" t="n">
+        <x:v>65.9</x:v>
+      </x:c>
+      <x:c r="C159" s="4" t="n">
+        <x:v>70.4</x:v>
+      </x:c>
+      <x:c r="D159" s="4" t="n">
+        <x:v>62.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, налогов и сборов, страхования, рынка ценных бумаг (за исключением штрафов, указанных в пункте 6 статьи 46 Бюджетного кодекса Российской Федерации),  налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение сроков представления налоговой декларации (расчета по страховым взносам))</x:v>
+      </x:c>
+      <x:c r="B160" s="4" t="n">
+        <x:v>60.9</x:v>
+      </x:c>
+      <x:c r="C160" s="4" t="n">
+        <x:v>60.9</x:v>
+      </x:c>
+      <x:c r="D160" s="4" t="n">
+        <x:v>60.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c r="A161" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, налогов и сборов, страхования, рынка ценных бумаг (за исключением штрафов, указанных в пункте 6 статьи 46 Бюджетного кодекса Российской Федерации),  налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за непредставление (несообщение) сведений, необходимых для осуществления налогового контроля)</x:v>
+      </x:c>
+      <x:c r="B161" s="4" t="n">
+        <x:v>143.7</x:v>
+      </x:c>
+      <x:c r="C161" s="4" t="n">
+        <x:v>143.7</x:v>
+      </x:c>
+      <x:c r="D161" s="4" t="n">
+        <x:v>142.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c r="A162" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, налогов и сборов, страхования, рынка ценных бумаг (за исключением штрафов, указанных в пункте 6 статьи 46 Бюджетного кодекса Российской Федерации),  налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за производство или продажу товаров и продукции, в отношении которых установлены требования по маркировке и (или) нанесению информации, без соответствующей маркировки и (или) информации, а также с нарушением установленного порядка нанесения такой маркировки и (или) информации)</x:v>
+      </x:c>
+      <x:c r="B162" s="4" t="n">
+        <x:v>331.9</x:v>
+      </x:c>
+      <x:c r="C162" s="4" t="n">
+        <x:v>331.9</x:v>
+      </x:c>
+      <x:c r="D162" s="4" t="n">
+        <x:v>319.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c r="A163" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, налогов и сборов, страхования, рынка ценных бумаг, добычи, производства, использования и обращения драгоценных металлов и драгоценных камней (за исключением штрафов, указанных в пункте 6 статьи 46 Бюджетного кодекса Российской Федерации), налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B163" s="4" t="n">
+        <x:v>1366.3</x:v>
+      </x:c>
+      <x:c r="C163" s="4" t="n">
+        <x:v>1366.3</x:v>
+      </x:c>
+      <x:c r="D163" s="4" t="n">
+        <x:v>1352.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c r="A164" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 15 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области финансов, связанные с нецелевым использованием бюджетных средств, невозвратом либо несвоевременным возвратом бюджетного кредита, неперечислением либо несвоевременным перечислением платы за пользование бюджетным кредитом, нарушением условий предоставления бюджетного кредита, нарушением порядка и (или) условий предоставления (расходования) межбюджетных трансфертов, нарушением условий предоставления бюджетных инвестиций, субсидий юридическим лицам, индивидуальным предпринимателям и физическим лицам, подлежащие зачислению в бюджет субъекта Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B164" s="4" t="n">
+        <x:v>74.1</x:v>
+      </x:c>
+      <x:c r="C164" s="4" t="n">
+        <x:v>52.1</x:v>
+      </x:c>
+      <x:c r="D164" s="4" t="n">
+        <x:v>65.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c r="A165" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 16 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области таможенного дела (нарушение таможенных правил), налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав</x:v>
+      </x:c>
+      <x:c r="B165" s="4" t="n">
+        <x:v>763.4</x:v>
+      </x:c>
+      <x:c r="C165" s="4" t="n">
+        <x:v>763.4</x:v>
+      </x:c>
+      <x:c r="D165" s="4" t="n">
+        <x:v>746</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c r="A166" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 17 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на институты государственной власти, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за невыполнение законных требований прокурора, следователя, дознавателя или должностного лица, осуществляющего производство по делу об административном правонарушении)</x:v>
+      </x:c>
+      <x:c r="B166" s="4" t="n">
+        <x:v>124.1</x:v>
+      </x:c>
+      <x:c r="C166" s="4" t="n">
+        <x:v>124.1</x:v>
+      </x:c>
+      <x:c r="D166" s="4" t="n">
+        <x:v>122.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c r="A167" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 17 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на институты государственной власти, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за воспрепятствование законной деятельности должностного лица органа, уполномоченного на осуществление функций по принудительному исполнению исполнительных документов и обеспечению установленного порядка деятельности судов)</x:v>
+      </x:c>
+      <x:c r="B167" s="4" t="n">
+        <x:v>152.7</x:v>
+      </x:c>
+      <x:c r="C167" s="4" t="n">
+        <x:v>152.7</x:v>
+      </x:c>
+      <x:c r="D167" s="4" t="n">
+        <x:v>149.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c r="A168" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 17 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на институты государственной власти, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B168" s="4" t="n">
+        <x:v>221.4</x:v>
+      </x:c>
+      <x:c r="C168" s="4" t="n">
+        <x:v>221.4</x:v>
+      </x:c>
+      <x:c r="D168" s="4" t="n">
+        <x:v>217.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c r="A169" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 18 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения в области защиты государственной границы Российской Федерации и обеспечения режима пребывания иностранных граждан или лиц без гражданства на территории Российской Федерации, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав</x:v>
+      </x:c>
+      <x:c r="B169" s="4" t="n">
+        <x:v>66.7</x:v>
+      </x:c>
+      <x:c r="C169" s="4" t="n">
+        <x:v>66.7</x:v>
+      </x:c>
+      <x:c r="D169" s="4" t="n">
+        <x:v>66.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (штрафы за невыполнение в срок законного предписания (постановления, представления, решения) органа (должностного лица), осуществляющего государственный надзор (контроль), организации, уполномоченной в соответствии с федеральными законами на осуществление государственного надзора (должностного лица), органа (должностного лица), осуществляющего муниципальный контроль)</x:v>
+      </x:c>
+      <x:c r="B170" s="4" t="n">
+        <x:v>161.9</x:v>
+      </x:c>
+      <x:c r="C170" s="4" t="n">
+        <x:v>173.7</x:v>
+      </x:c>
+      <x:c r="D170" s="4" t="n">
+        <x:v>183.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c r="A171" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые должностными лицами органов исполнительной власти субъектов Российской Федерации, учреждениями субъектов Российской Федерации (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B171" s="4" t="n">
+        <x:v>43.3</x:v>
+      </x:c>
+      <x:c r="C171" s="4" t="n">
+        <x:v>31.1</x:v>
+      </x:c>
+      <x:c r="D171" s="4" t="n">
+        <x:v>38.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c r="A172" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за невыполнение в срок законного предписания (постановления, представления, решения) органа (должностного лица), осуществляющего государственный надзор (контроль), организации, уполномоченной в соответствии с федеральными законами на осуществление государственного надзора (должностного лица), органа (должностного лица), осуществляющего муниципальный контроль)</x:v>
+      </x:c>
+      <x:c r="B172" s="4" t="n">
+        <x:v>2195.4</x:v>
+      </x:c>
+      <x:c r="C172" s="4" t="n">
+        <x:v>2195.4</x:v>
+      </x:c>
+      <x:c r="D172" s="4" t="n">
+        <x:v>2137.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c r="A173" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за непредставление сведений (информации))</x:v>
+      </x:c>
+      <x:c r="B173" s="4" t="n">
+        <x:v>130.6</x:v>
+      </x:c>
+      <x:c r="C173" s="4" t="n">
+        <x:v>130.6</x:v>
+      </x:c>
+      <x:c r="D173" s="4" t="n">
+        <x:v>129.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c r="A174" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение порядка предоставления земельных или лесных участков либо водных объектов)</x:v>
+      </x:c>
+      <x:c r="B174" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="C174" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="D174" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за передачу либо попытку передачи запрещенных предметов лицам, содержащимся в учреждениях уголовно-исполнительной системы или изоляторах временного содержания)</x:v>
+      </x:c>
+      <x:c r="B175" s="4" t="n">
+        <x:v>95.2</x:v>
+      </x:c>
+      <x:c r="C175" s="4" t="n">
+        <x:v>95.2</x:v>
+      </x:c>
+      <x:c r="D175" s="4" t="n">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за заведомо ложный вызов специализированных служб)</x:v>
+      </x:c>
+      <x:c r="B176" s="4" t="n">
+        <x:v>311.5</x:v>
+      </x:c>
+      <x:c r="C176" s="4" t="n">
+        <x:v>311.5</x:v>
+      </x:c>
+      <x:c r="D176" s="4" t="n">
+        <x:v>306.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" s="3" t="str">
+        <x:v>Административные штрафы, установленные Главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за осуществление деятельности, не связанной с извлечением прибыли, без специального разрешения (лицензии))</x:v>
+      </x:c>
+      <x:c r="B177" s="4" t="n">
+        <x:v>6.7</x:v>
+      </x:c>
+      <x:c r="C177" s="4" t="n">
+        <x:v>6.7</x:v>
+      </x:c>
+      <x:c r="D177" s="4" t="n">
+        <x:v>6.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконное вознаграждение от имени юридического лица)</x:v>
+      </x:c>
+      <x:c r="B178" s="4" t="n">
+        <x:v>7258.8</x:v>
+      </x:c>
+      <x:c r="C178" s="4" t="n">
+        <x:v>7258.8</x:v>
+      </x:c>
+      <x:c r="D178" s="4" t="n">
+        <x:v>7248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконное привлечение к трудовой деятельности либо к выполнению работ или оказанию услуг государственного или муниципального служащего либо бывшего государственного или муниципального служащего)</x:v>
+      </x:c>
+      <x:c r="B179" s="4" t="n">
+        <x:v>885.7</x:v>
+      </x:c>
+      <x:c r="C179" s="4" t="n">
+        <x:v>885.7</x:v>
+      </x:c>
+      <x:c r="D179" s="4" t="n">
+        <x:v>871.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований к ведению образовательной деятельности и организации образовательного процесса)</x:v>
+      </x:c>
+      <x:c r="B180" s="4" t="n">
+        <x:v>5.8</x:v>
+      </x:c>
+      <x:c r="C180" s="4" t="n">
+        <x:v>5.8</x:v>
+      </x:c>
+      <x:c r="D180" s="4" t="n">
+        <x:v>5.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за воспрепятствование законной деятельности должностного лица органа государственного контроля (надзора), должностного лица организации, уполномоченной в соответствии с федеральными законами на осуществление государственного надзора, должностного лица органа муниципального контроля)</x:v>
+      </x:c>
+      <x:c r="B181" s="4" t="n">
+        <x:v>51.6</x:v>
+      </x:c>
+      <x:c r="C181" s="4" t="n">
+        <x:v>51.6</x:v>
+      </x:c>
+      <x:c r="D181" s="4" t="n">
+        <x:v>51.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B182" s="4" t="n">
+        <x:v>454.6</x:v>
+      </x:c>
+      <x:c r="C182" s="4" t="n">
+        <x:v>454.6</x:v>
+      </x:c>
+      <x:c r="D182" s="4" t="n">
+        <x:v>445.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 19 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения против порядка управления, выявленные должностными лицами контрольно-счетных органов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B183" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C183" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D183" s="4" t="n">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований пожарной безопасности)</x:v>
+      </x:c>
+      <x:c r="B184" s="4" t="n">
+        <x:v>14.1</x:v>
+      </x:c>
+      <x:c r="C184" s="4" t="n">
+        <x:v>14.1</x:v>
+      </x:c>
+      <x:c r="D184" s="4" t="n">
+        <x:v>14.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение требований режима чрезвычайного положения)</x:v>
+      </x:c>
+      <x:c r="B185" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="C185" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="D185" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за невыполнение требований норм и правил по предупреждению и ликвидации чрезвычайных ситуаций)</x:v>
+      </x:c>
+      <x:c r="B186" s="4" t="n">
+        <x:v>30.7</x:v>
+      </x:c>
+      <x:c r="C186" s="4" t="n">
+        <x:v>30.7</x:v>
+      </x:c>
+      <x:c r="D186" s="4" t="n">
+        <x:v>30.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за невыполнение требований и мероприятий в области гражданской обороны)</x:v>
+      </x:c>
+      <x:c r="B187" s="4" t="n">
+        <x:v>123.5</x:v>
+      </x:c>
+      <x:c r="C187" s="4" t="n">
+        <x:v>123.5</x:v>
+      </x:c>
+      <x:c r="D187" s="4" t="n">
+        <x:v>119.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за нарушение правил производства, приобретения, продажи, передачи, хранения, перевозки, ношения, коллекционирования, экспонирования, уничтожения или учета оружия и патронов к нему, а также нарушение правил производства, продажи, хранения, уничтожения или учета взрывчатых веществ и взрывных устройств, пиротехнических изделий, порядка выдачи свидетельства о прохождении подготовки и проверки знания правил безопасного обращения с оружием и наличия навыков безопасного обращения с оружием или медицинских заключений об отсутствии противопоказаний к владению оружием)</x:v>
+      </x:c>
+      <x:c r="B188" s="4" t="n">
+        <x:v>48.4</x:v>
+      </x:c>
+      <x:c r="C188" s="4" t="n">
+        <x:v>48.4</x:v>
+      </x:c>
+      <x:c r="D188" s="4" t="n">
+        <x:v>47.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за незаконные изготовление, продажу или передачу пневматического оружия)</x:v>
+      </x:c>
+      <x:c r="B189" s="4" t="n">
+        <x:v>482.1</x:v>
+      </x:c>
+      <x:c r="C189" s="4" t="n">
+        <x:v>482.1</x:v>
+      </x:c>
+      <x:c r="D189" s="4" t="n">
+        <x:v>475.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за пересылку оружия, нарушение правил перевозки, транспортирования или использования оружия и патронов к нему)</x:v>
+      </x:c>
+      <x:c r="B190" s="4" t="n">
+        <x:v>4.8</x:v>
+      </x:c>
+      <x:c r="C190" s="4" t="n">
+        <x:v>4.8</x:v>
+      </x:c>
+      <x:c r="D190" s="4" t="n">
+        <x:v>4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за стрельбу из оружия в отведенных для этого местах с нарушением установленных правил или в не отведенных для этого местах)</x:v>
+      </x:c>
+      <x:c r="B191" s="4" t="n">
+        <x:v>250.5</x:v>
+      </x:c>
+      <x:c r="C191" s="4" t="n">
+        <x:v>250.5</x:v>
+      </x:c>
+      <x:c r="D191" s="4" t="n">
+        <x:v>245.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за появление в общественных местах в состоянии опьянения)</x:v>
+      </x:c>
+      <x:c r="B192" s="4" t="n">
+        <x:v>213.9</x:v>
+      </x:c>
+      <x:c r="C192" s="4" t="n">
+        <x:v>213.9</x:v>
+      </x:c>
+      <x:c r="D192" s="4" t="n">
+        <x:v>210.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" s="3" t="str">
+        <x:v>Административные штрафы, установленные главой 20 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на общественный порядок и общественную безопасность, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (иные штрафы)</x:v>
+      </x:c>
+      <x:c r="B193" s="4" t="n">
+        <x:v>29692.3</x:v>
+      </x:c>
+      <x:c r="C193" s="4" t="n">
+        <x:v>29692.3</x:v>
+      </x:c>
+      <x:c r="D193" s="4" t="n">
+        <x:v>29065.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" s="3" t="str">
+        <x:v>Административные штрафы, установленные Кодексом Российской Федерации об административных правонарушениях, за административные правонарушения  в области производства и оборота этилового спирта, алкогольной и спиртосодержащей продукции, а также за административные правонарушения  порядка ценообразования в части регулирования цен на этиловый спирт, алкогольную и спиртосодержащую продукцию, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав</x:v>
+      </x:c>
+      <x:c r="B194" s="4" t="n">
+        <x:v>3983.9</x:v>
+      </x:c>
+      <x:c r="C194" s="4" t="n">
+        <x:v>3983.9</x:v>
+      </x:c>
+      <x:c r="D194" s="4" t="n">
+        <x:v>3917.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" s="3" t="str">
+        <x:v>Административные штрафы, установленные законами субъектов Российской Федерации об административных правонарушениях, за нарушение законов и иных нормативных правовых актов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B195" s="4" t="n">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C195" s="4" t="n">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D195" s="4" t="n">
+        <x:v>824.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" s="3" t="str">
+        <x:v>Штрафы, неустойки, пени, уплаченные в случае просрочки исполнения поставщиком (подрядчиком, исполнителем) обязательств, предусмотренных государственным контрактом, заключенным государственным органом субъекта Российской Федерации, казенным учреждением субъекта Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B196" s="4" t="n">
+        <x:v>939.1</x:v>
+      </x:c>
+      <x:c r="C196" s="4" t="n">
+        <x:v>1273.5</x:v>
+      </x:c>
+      <x:c r="D196" s="4" t="n">
+        <x:v>1277.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" s="3" t="str">
+        <x:v>Штрафы, неустойки, пени, уплаченные в соответствии с договором аренды лесного участка или договором купли-продажи лесных насаждений в случае неисполнения или ненадлежащего исполнения обязательств перед государственным органом субъекта Российской Федерации, казенным учреждением субъекта Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B197" s="4" t="n">
+        <x:v>15390</x:v>
+      </x:c>
+      <x:c r="C197" s="4" t="n">
+        <x:v>16530</x:v>
+      </x:c>
+      <x:c r="D197" s="4" t="n">
+        <x:v>17100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" s="3" t="str">
+        <x:v>Штрафы, неустойки, пени, уплаченные в соответствии с договором водопользования в случае неисполнения или ненадлежащего исполнения обязательств перед государственным органом субъекта Российской Федерации, казенным учреждением субъекта Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B198" s="4" t="n">
+        <x:v>152.7</x:v>
+      </x:c>
+      <x:c r="C198" s="4" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D198" s="4" t="n">
+        <x:v>179.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" s="3" t="str">
+        <x:v>Иные штрафы, неустойки, пени, уплаченные в соответствии с законом или договором в случае неисполнения или ненадлежащего исполнения обязательств перед государственным органом субъекта Российской Федерации, казенным учреждением субъекта Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B199" s="4" t="n">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="C199" s="4" t="n">
+        <x:v>1237.4</x:v>
+      </x:c>
+      <x:c r="D199" s="4" t="n">
+        <x:v>1407.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" s="3" t="str">
+        <x:v>Прочее возмещение ущерба, причиненного имуществу, находящемуся в собственности субъекта Российской Федерации (за исключением имущества, закрепленного за бюджетными (автономными) учреждениями, унитарными предприятиями субъекта Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B200" s="4" t="n">
+        <x:v>298.1</x:v>
+      </x:c>
+      <x:c r="C200" s="4" t="n">
+        <x:v>326.3</x:v>
+      </x:c>
+      <x:c r="D200" s="4" t="n">
+        <x:v>342.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" s="3" t="str">
+        <x:v>Платежи в целях возмещения убытков, причиненных уклонением от заключения с государственным органом субъекта Российской Федерации (казенным учреждением субъекта Российской Федерации) государственного контракта, финансируемого за счет средств дорожного фонда субъекта Российской Федерации, а также иные денежные средства, подлежащие зачислению в бюджет субъекта Российской Федерации за нарушение законодательства Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд</x:v>
+      </x:c>
+      <x:c r="B201" s="4" t="n">
+        <x:v>10330</x:v>
+      </x:c>
+      <x:c r="C201" s="4" t="n">
+        <x:v>10256.8</x:v>
+      </x:c>
+      <x:c r="D201" s="4" t="n">
+        <x:v>10185.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" s="3" t="str">
+        <x:v>Доходы от денежных взысканий (штрафов), поступающие в счет погашения задолженности, образовавшейся до 1 января 2020 года, подлежащие зачислению в бюджет субъекта Российской Федерации по нормативам, действовавшим в 2019 году (за исключением доходов, направляемых на формирование дорожного фонда субъекта Российской Федерации, а также иных платежей в случае принятия решения финансовым органом субъекта Российской Федерации о раздельном учете задолженности)</x:v>
+      </x:c>
+      <x:c r="B202" s="4" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C202" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="D202" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" s="3" t="str">
+        <x:v>Доходы от денежных взысканий (штрафов), поступающие в счет погашения задолженности, образовавшейся до 1 января 2020 года, подлежащие зачислению в бюджет субъекта Российской Федерации по нормативам, действовавшим в 2019 году (доходы, направляемые на формирование дорожного фонда субъекта Российской Федерации)</x:v>
+      </x:c>
+      <x:c r="B203" s="4" t="n">
+        <x:v>159.4</x:v>
+      </x:c>
+      <x:c r="C203" s="4" t="n">
+        <x:v>158.2</x:v>
+      </x:c>
+      <x:c r="D203" s="4" t="n">
+        <x:v>157.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" s="3" t="str">
+        <x:v>Платежи, уплачиваемые в целях возмещения вреда, причиняемого автомобильным дорогам регионального или межмуниципального значения транспортными средствами, осуществляющими перевозки тяжеловесных и (или) крупногабаритных грузов</x:v>
+      </x:c>
+      <x:c r="B204" s="4" t="n">
+        <x:v>1826.4</x:v>
+      </x:c>
+      <x:c r="C204" s="4" t="n">
+        <x:v>1813.4</x:v>
+      </x:c>
+      <x:c r="D204" s="4" t="n">
+        <x:v>1800.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" s="3" t="str">
+        <x:v>Доходы от сумм пеней, предусмотренных законодательством Российской Федерации о налогах и сборах, подлежащие зачислению в бюджеты субъектов Российской Федерации по нормативу, установленному Бюджетным кодексом Российской Федерации, распределяемые Федеральным казначейством между бюджетами субъектов Российской Федерации в соответствии с федеральным законом о федеральном бюджете</x:v>
+      </x:c>
+      <x:c r="B205" s="4" t="n">
+        <x:v>589464</x:v>
+      </x:c>
+      <x:c r="C205" s="4" t="n">
+        <x:v>597127</x:v>
+      </x:c>
+      <x:c r="D205" s="4" t="n">
+        <x:v>604890</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" s="3" t="str">
+        <x:v>Дотации бюджетам субъектов Российской Федерации на выравнивание бюджетной обеспеченности</x:v>
+      </x:c>
+      <x:c r="B206" s="4" t="n">
+        <x:v>13214865.8</x:v>
+      </x:c>
+      <x:c r="C206" s="4" t="n">
+        <x:v>8964993.9</x:v>
+      </x:c>
+      <x:c r="D206" s="4" t="n">
+        <x:v>3365295.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" s="3" t="str">
+        <x:v>Дотации бюджетам субъектов Российской Федерации на частичную компенсацию дополнительных расходов на повышение оплаты труда работников бюджетной сферы и иные цели</x:v>
+      </x:c>
+      <x:c r="B207" s="4" t="n">
+        <x:v>2579003</x:v>
+      </x:c>
+      <x:c r="C207" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D207" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" s="3" t="str">
+        <x:v>Дотации бюджетам субъектов Российской Федерации, связанные с особым режимом безопасного функционирования закрытых административно-территориальных образований</x:v>
+      </x:c>
+      <x:c r="B208" s="4" t="n">
+        <x:v>41392</x:v>
+      </x:c>
+      <x:c r="C208" s="4" t="n">
+        <x:v>26340</x:v>
+      </x:c>
+      <x:c r="D208" s="4" t="n">
+        <x:v>28974</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации из местных бюджетов
+</x:v>
+      </x:c>
+      <x:c r="B209" s="4" t="n">
+        <x:v>983786.7</x:v>
+      </x:c>
+      <x:c r="C209" s="4" t="n">
+        <x:v>983786.7</x:v>
+      </x:c>
+      <x:c r="D209" s="4" t="n">
+        <x:v>983786.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на стимулирование увеличения производства картофеля и овощей</x:v>
+      </x:c>
+      <x:c r="B210" s="4" t="n">
+        <x:v>6480.7</x:v>
+      </x:c>
+      <x:c r="C210" s="4" t="n">
+        <x:v>6581.3</x:v>
+      </x:c>
+      <x:c r="D210" s="4" t="n">
+        <x:v>6677.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку приоритетных направлений малого агробизнеса</x:v>
+      </x:c>
+      <x:c r="B211" s="4" t="n">
+        <x:v>311562</x:v>
+      </x:c>
+      <x:c r="C211" s="4" t="n">
+        <x:v>22903</x:v>
+      </x:c>
+      <x:c r="D211" s="4" t="n">
+        <x:v>22903</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на мероприятия по переселению граждан из ветхого и аварийного жилья в зоне Байкало-Амурской магистрали</x:v>
+      </x:c>
+      <x:c r="B212" s="4" t="n">
+        <x:v>27098.2</x:v>
+      </x:c>
+      <x:c r="C212" s="4" t="n">
+        <x:v>23339.3</x:v>
+      </x:c>
+      <x:c r="D212" s="4" t="n">
+        <x:v>23602.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий государственной программы Российской Федерации "Доступная среда"</x:v>
+      </x:c>
+      <x:c r="B213" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C213" s="4" t="n">
+        <x:v>43277.7</x:v>
+      </x:c>
+      <x:c r="D213" s="4" t="n">
+        <x:v>23973.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, в целях софинансирования расходных обязательств, связанных с обеспечением отдельных категорий граждан жильем</x:v>
+      </x:c>
+      <x:c r="B214" s="4" t="n">
+        <x:v>109549.5</x:v>
+      </x:c>
+      <x:c r="C214" s="4" t="n">
+        <x:v>170230.4</x:v>
+      </x:c>
+      <x:c r="D214" s="4" t="n">
+        <x:v>170230.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на преобразование учебных корпусов и общежитий колледжей как неотъемлемой части учебно-производственного комплекса</x:v>
+      </x:c>
+      <x:c r="B215" s="4" t="n">
+        <x:v>245570.4</x:v>
+      </x:c>
+      <x:c r="C215" s="4" t="n">
+        <x:v>129284.5</x:v>
+      </x:c>
+      <x:c r="D215" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на адресное строительство детских садов в отдельных населенных пунктах с объективно выявленной потребностью инфраструктуры (зданий)</x:v>
+      </x:c>
+      <x:c r="B216" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C216" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D216" s="4" t="n">
+        <x:v>598322.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию государственных программ субъектов Российской Федерации в области использования и охраны водных объектов</x:v>
+      </x:c>
+      <x:c r="B217" s="4" t="n">
+        <x:v>1426520</x:v>
+      </x:c>
+      <x:c r="C217" s="4" t="n">
+        <x:v>229418.9</x:v>
+      </x:c>
+      <x:c r="D217" s="4" t="n">
+        <x:v>170000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на подготовку управленческих кадров для организаций народного хозяйства Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B218" s="4" t="n">
+        <x:v>50.5</x:v>
+      </x:c>
+      <x:c r="C218" s="4" t="n">
+        <x:v>52.1</x:v>
+      </x:c>
+      <x:c r="D218" s="4" t="n">
+        <x:v>53.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на осуществление единовременной выплаты при рождении первого ребенка, а также предоставление регионального материнского (семейного) капитала при рождении второго ребенка в субъектах Российской Федерации, входящих в состав Дальневосточного федерального округа</x:v>
+      </x:c>
+      <x:c r="B219" s="4" t="n">
+        <x:v>788030.9</x:v>
+      </x:c>
+      <x:c r="C219" s="4" t="n">
+        <x:v>823889.7</x:v>
+      </x:c>
+      <x:c r="D219" s="4" t="n">
+        <x:v>978893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на государственную поддержку организаций, входящих в систему спортивной подготовки</x:v>
+      </x:c>
+      <x:c r="B220" s="4" t="n">
+        <x:v>4471</x:v>
+      </x:c>
+      <x:c r="C220" s="4" t="n">
+        <x:v>4580.5</x:v>
+      </x:c>
+      <x:c r="D220" s="4" t="n">
+        <x:v>4684.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение детей-сирот и детей, оставшихся без попечения родителей, лиц из числа детей-сирот и детей, оставшихся без попечения родителей, жилыми помещениями</x:v>
+      </x:c>
+      <x:c r="B221" s="4" t="n">
+        <x:v>592327.8</x:v>
+      </x:c>
+      <x:c r="C221" s="4" t="n">
+        <x:v>602029.1</x:v>
+      </x:c>
+      <x:c r="D221" s="4" t="n">
+        <x:v>610303.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий, предусмотренных региональной программой переселения, включенной в Государственную программу по оказанию содействия добровольному переселению в Российскую Федерацию соотечественников, проживающих за рубежом</x:v>
+      </x:c>
+      <x:c r="B222" s="4" t="n">
+        <x:v>479.4</x:v>
+      </x:c>
+      <x:c r="C222" s="4" t="n">
+        <x:v>488.8</x:v>
+      </x:c>
+      <x:c r="D222" s="4" t="n">
+        <x:v>488.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение детей с сахарным диабетом 1 типа в возрасте от 2-х до 17-ти лет включительно системами непрерывного мониторинга глюкозы</x:v>
+      </x:c>
+      <x:c r="B223" s="4" t="n">
+        <x:v>21616.9</x:v>
+      </x:c>
+      <x:c r="C223" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D223" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию программы комплексного развития молодежной политики в субъектах Российской Федерации "Регион для молодых"</x:v>
+      </x:c>
+      <x:c r="B224" s="4" t="n">
+        <x:v>100916</x:v>
+      </x:c>
+      <x:c r="C224" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D224" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при осуществлении капитального ремонта объектов спортивной инфраструктуры государственной собственности субъектов Российской Федерации (муниципальной собственности)</x:v>
+      </x:c>
+      <x:c r="B225" s="4" t="n">
+        <x:v>41596.9</x:v>
+      </x:c>
+      <x:c r="C225" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D225" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на единовременные компенсационные выплаты медицинским работникам (врачам, фельдшерам, а также акушеркам и медицинским сестрам фельдшерских здравпунктов и фельдшерско-акушерских пунктов, врачебных амбулаторий, центров (отделений) общей врачебной практики (семейной медицины), прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B226" s="4" t="n">
+        <x:v>120320</x:v>
+      </x:c>
+      <x:c r="C226" s="4" t="n">
+        <x:v>120320</x:v>
+      </x:c>
+      <x:c r="D226" s="4" t="n">
+        <x:v>120320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание сети научно-производственных центров испытаний и компетенций в области развития технологий беспилотных авиационных систем</x:v>
+      </x:c>
+      <x:c r="B227" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C227" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D227" s="4" t="n">
+        <x:v>940000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств по осуществлению единовременных компенсационных выплат работникам сферы физической культуры и спорта, прибывшим (переехавшим) на работу в населенные пункты регионов Российской Федерации с числом жителей до 50 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B228" s="4" t="n">
+        <x:v>45120</x:v>
+      </x:c>
+      <x:c r="C228" s="4" t="n">
+        <x:v>45120</x:v>
+      </x:c>
+      <x:c r="D228" s="4" t="n">
+        <x:v>45120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации и города Байконура, возникающих при реализации мероприятий по закупке и монтажу оборудования для создания модульных спортивных сооружений</x:v>
+      </x:c>
+      <x:c r="B229" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C229" s="4" t="n">
+        <x:v>103400</x:v>
+      </x:c>
+      <x:c r="D229" s="4" t="n">
+        <x:v>282000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение (дооснащение и (или) переоснащение) медицинскими изделиями региональных детских больниц</x:v>
+      </x:c>
+      <x:c r="B230" s="4" t="n">
+        <x:v>285477</x:v>
+      </x:c>
+      <x:c r="C230" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D230" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение детских поликлиник (отделений) субъектов Российской Федерации мобильным медицинским оборудованием для проведения выездных мероприятий, в том числе для проведения профилактических медицинских осмотров, диспансеризации и диспансерного наблюдения детского населения</x:v>
+      </x:c>
+      <x:c r="B231" s="4" t="n">
+        <x:v>33811.1</x:v>
+      </x:c>
+      <x:c r="C231" s="4" t="n">
+        <x:v>38903</x:v>
+      </x:c>
+      <x:c r="D231" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение беременных женщин с сахарным диабетом системами непрерывного мониторинга глюкозы</x:v>
+      </x:c>
+      <x:c r="B232" s="4" t="n">
+        <x:v>13284.1</x:v>
+      </x:c>
+      <x:c r="C232" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D232" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по модернизации коммунальной инфраструктуры</x:v>
+      </x:c>
+      <x:c r="B233" s="4" t="n">
+        <x:v>1143643.4</x:v>
+      </x:c>
+      <x:c r="C233" s="4" t="n">
+        <x:v>1251652.2</x:v>
+      </x:c>
+      <x:c r="D233" s="4" t="n">
+        <x:v>561773.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение региональных, межрайонных (районных) центров, оказывающих медицинскую помощь больным с нарушениями углеводного обмена и сахарным диабетом</x:v>
+      </x:c>
+      <x:c r="B234" s="4" t="n">
+        <x:v>18240.3</x:v>
+      </x:c>
+      <x:c r="C234" s="4" t="n">
+        <x:v>11249.2</x:v>
+      </x:c>
+      <x:c r="D234" s="4" t="n">
+        <x:v>18788.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание системы долговременного ухода за гражданами пожилого возраста и инвалидами</x:v>
+      </x:c>
+      <x:c r="B235" s="4" t="n">
+        <x:v>212301.4</x:v>
+      </x:c>
+      <x:c r="C235" s="4" t="n">
+        <x:v>229478.7</x:v>
+      </x:c>
+      <x:c r="D235" s="4" t="n">
+        <x:v>586832.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях</x:v>
+      </x:c>
+      <x:c r="B236" s="4" t="n">
+        <x:v>101055.1</x:v>
+      </x:c>
+      <x:c r="C236" s="4" t="n">
+        <x:v>174260.3</x:v>
+      </x:c>
+      <x:c r="D236" s="4" t="n">
+        <x:v>176420.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на развитие паллиативной медицинской помощи</x:v>
+      </x:c>
+      <x:c r="B237" s="4" t="n">
+        <x:v>30823.4</x:v>
+      </x:c>
+      <x:c r="C237" s="4" t="n">
+        <x:v>31483.9</x:v>
+      </x:c>
+      <x:c r="D237" s="4" t="n">
+        <x:v>32078.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по предупреждению и борьбе с социально значимыми инфекционными заболеваниями</x:v>
+      </x:c>
+      <x:c r="B238" s="4" t="n">
+        <x:v>15558.8</x:v>
+      </x:c>
+      <x:c r="C238" s="4" t="n">
+        <x:v>17706.4</x:v>
+      </x:c>
+      <x:c r="D238" s="4" t="n">
+        <x:v>18077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" s="3" t="str">
+        <x:v>Cубсидии бюджетам субъектов Российской Федерации на софинансирование расходных обязательств, связанных с реализацией мероприятий по обеспечению сохранности воинских захоронений на территории Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B239" s="4" t="n">
+        <x:v>5169.8</x:v>
+      </x:c>
+      <x:c r="C239" s="4" t="n">
+        <x:v>3661.6</x:v>
+      </x:c>
+      <x:c r="D239" s="4" t="n">
+        <x:v>4506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий по обеспечению в амбулаторных условиях противовирусными лекарственными препаратами лиц, находящихся под диспансерным наблюдением, с диагнозом "хронический вирусный гепатит С"</x:v>
+      </x:c>
+      <x:c r="B240" s="4" t="n">
+        <x:v>43096</x:v>
+      </x:c>
+      <x:c r="C240" s="4" t="n">
+        <x:v>44044.3</x:v>
+      </x:c>
+      <x:c r="D240" s="4" t="n">
+        <x:v>44804.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию организационных мероприятий, связанных с обеспечением лиц лекарственными препаратами, предназначенными для лечения больных гемофилией, муковисцидозом, гипофизарным нанизмом, болезнью Гоше, злокачественными новообразованиями лимфоидной, кроветворной и родственных им тканей, рассеянным склерозом, гемолитико-уремическим синдромом, юношеским артритом с системным началом, мукополисахаридозом I, II и VI типов, апластической анемией неуточненной, наследственным дефицитом факторов II (фибриногена), VII (лабильного), X (Стюарта - Прауэра), а также после трансплантации органов и (или) тканей</x:v>
+      </x:c>
+      <x:c r="B241" s="4" t="n">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="C241" s="4" t="n">
+        <x:v>1357.2</x:v>
+      </x:c>
+      <x:c r="D241" s="4" t="n">
+        <x:v>1390.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение объектов спортивной инфраструктуры спортивно-технологическим оборудованием</x:v>
+      </x:c>
+      <x:c r="B242" s="4" t="n">
+        <x:v>12202.7</x:v>
+      </x:c>
+      <x:c r="C242" s="4" t="n">
+        <x:v>9109.5</x:v>
+      </x:c>
+      <x:c r="D242" s="4" t="n">
+        <x:v>9214.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на приобретение спортивного оборудования и инвентаря для приведения организаций дополнительного образования со специальным наименованием "спортивная школа", использующих в своих наименованиях слова "олимпийский", "паралимпийский", "сурдлимпийский" или образованные на их основе слова или словосочетания, в нормативное состояние</x:v>
+      </x:c>
+      <x:c r="B243" s="4" t="n">
+        <x:v>6132.5</x:v>
+      </x:c>
+      <x:c r="C243" s="4" t="n">
+        <x:v>6302.4</x:v>
+      </x:c>
+      <x:c r="D243" s="4" t="n">
+        <x:v>6460.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение реализации мероприятий по осуществлению единовременных компенсационных выплат учителям, прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B244" s="4" t="n">
+        <x:v>77080</x:v>
+      </x:c>
+      <x:c r="C244" s="4" t="n">
+        <x:v>105280</x:v>
+      </x:c>
+      <x:c r="D244" s="4" t="n">
+        <x:v>105280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на модернизацию медицинских изделий и иного оборудования, дооснащение или переоснащение медицинскими изделиями и иным оборудованием существующих и (или) новых (организуемых) структурных подразделений региональных медицинских организаций, оказывающих медицинскую помощь с применением радиологических методов (диагностики и (или) терапии)</x:v>
+      </x:c>
+      <x:c r="B245" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C245" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D245" s="4" t="n">
+        <x:v>1025757.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246">
+      <x:c r="A246" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на повышение эффективности службы занятости</x:v>
+      </x:c>
+      <x:c r="B246" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C246" s="4" t="n">
+        <x:v>671600</x:v>
+      </x:c>
+      <x:c r="D246" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247">
+      <x:c r="A247" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на организацию профессионального обучения и дополнительного профессионального образования работников организаций оборонно-промышленного комплекса</x:v>
+      </x:c>
+      <x:c r="B247" s="4" t="n">
+        <x:v>2654.3</x:v>
+      </x:c>
+      <x:c r="C247" s="4" t="n">
+        <x:v>3244.1</x:v>
+      </x:c>
+      <x:c r="D247" s="4" t="n">
+        <x:v>3244.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на организацию бесплатного горячего питания обучающихся, получающих начальное общее образование в государственных и муниципальных образовательных организациях</x:v>
+      </x:c>
+      <x:c r="B248" s="4" t="n">
+        <x:v>988692.2</x:v>
+      </x:c>
+      <x:c r="C248" s="4" t="n">
+        <x:v>953624</x:v>
+      </x:c>
+      <x:c r="D248" s="4" t="n">
+        <x:v>910847.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание новых мест в общеобразовательных организациях в связи с ростом числа обучающихся, вызванным демографическим фактором</x:v>
+      </x:c>
+      <x:c r="B249" s="4" t="n">
+        <x:v>309916.2</x:v>
+      </x:c>
+      <x:c r="C249" s="4" t="n">
+        <x:v>341925</x:v>
+      </x:c>
+      <x:c r="D249" s="4" t="n">
+        <x:v>306789</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250">
+      <x:c r="A250" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на осуществление капитального ремонта и оснащение образовательных организаций, осуществляющих образовательную деятельность по образовательным программам дошкольного образования</x:v>
+      </x:c>
+      <x:c r="B250" s="4" t="n">
+        <x:v>291721.1</x:v>
+      </x:c>
+      <x:c r="C250" s="4" t="n">
+        <x:v>288605.5</x:v>
+      </x:c>
+      <x:c r="D250" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение (дооснащение и (или) переоснащение) медицинскими изделиями перинатальных центров и родильных домов (отделений), в том числе в составе других организаций</x:v>
+      </x:c>
+      <x:c r="B251" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C251" s="4" t="n">
+        <x:v>194546.1</x:v>
+      </x:c>
+      <x:c r="D251" s="4" t="n">
+        <x:v>161122.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию проектов комплексного развития территорий</x:v>
+      </x:c>
+      <x:c r="B252" s="4" t="n">
+        <x:v>158991.5</x:v>
+      </x:c>
+      <x:c r="C252" s="4" t="n">
+        <x:v>184748.5</x:v>
+      </x:c>
+      <x:c r="D252" s="4" t="n">
+        <x:v>404806.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на модернизацию учреждений культуры, включая создание детских культурно-просветительских центров на базе учреждений культуры</x:v>
+      </x:c>
+      <x:c r="B253" s="4" t="n">
+        <x:v>28000</x:v>
+      </x:c>
+      <x:c r="C253" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D253" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на финансовое обеспечение (возмещение) производителям зерновых культур части затрат на производство и реализацию зерновых культур</x:v>
+      </x:c>
+      <x:c r="B254" s="4" t="n">
+        <x:v>8542.6</x:v>
+      </x:c>
+      <x:c r="C254" s="4" t="n">
+        <x:v>8664</x:v>
+      </x:c>
+      <x:c r="D254" s="4" t="n">
+        <x:v>8766.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию региональных проектов модернизации первичного звена здравоохранения</x:v>
+      </x:c>
+      <x:c r="B255" s="4" t="n">
+        <x:v>953444.9</x:v>
+      </x:c>
+      <x:c r="C255" s="4" t="n">
+        <x:v>950089.9</x:v>
+      </x:c>
+      <x:c r="D255" s="4" t="n">
+        <x:v>1880543.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на развитие транспортной инфраструктуры на сельских территориях</x:v>
+      </x:c>
+      <x:c r="B256" s="4" t="n">
+        <x:v>187482.3</x:v>
+      </x:c>
+      <x:c r="C256" s="4" t="n">
+        <x:v>36072.5</x:v>
+      </x:c>
+      <x:c r="D256" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий по проведению массового обследования новорожденных на врожденные и (или) наследственные заболевания (расширенный неонатальный скрининг)</x:v>
+      </x:c>
+      <x:c r="B257" s="4" t="n">
+        <x:v>31702.3</x:v>
+      </x:c>
+      <x:c r="C257" s="4" t="n">
+        <x:v>35461.4</x:v>
+      </x:c>
+      <x:c r="D257" s="4" t="n">
+        <x:v>36265.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование расходов, возникающих при оказании гражданам Российской Федерации высокотехнологичной медицинской помощи, не включенной в базовую программу обязательного медицинского страхования</x:v>
+      </x:c>
+      <x:c r="B258" s="4" t="n">
+        <x:v>1384.5</x:v>
+      </x:c>
+      <x:c r="C258" s="4" t="n">
+        <x:v>1439.4</x:v>
+      </x:c>
+      <x:c r="D258" s="4" t="n">
+        <x:v>1491.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование расходов, связанных с оказанием государственной социальной помощи на основании социального контракта отдельным категориям граждан</x:v>
+      </x:c>
+      <x:c r="B259" s="4" t="n">
+        <x:v>498912.7</x:v>
+      </x:c>
+      <x:c r="C259" s="4" t="n">
+        <x:v>517794.4</x:v>
+      </x:c>
+      <x:c r="D259" s="4" t="n">
+        <x:v>551993.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на финансовое обеспечение дорожной деятельности опорных населенных пунктов от 20 тысяч человек Дальневосточного федерального округа</x:v>
+      </x:c>
+      <x:c r="B260" s="4" t="n">
+        <x:v>303765</x:v>
+      </x:c>
+      <x:c r="C260" s="4" t="n">
+        <x:v>290156.1</x:v>
+      </x:c>
+      <x:c r="D260" s="4" t="n">
+        <x:v>240792.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261">
+      <x:c r="A261" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на внедрение интеллектуальных транспортных систем, предусматривающих автоматизацию процессов управления дорожным движением в городских агломерациях, включающих города с населением свыше 300 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B261" s="4" t="n">
+        <x:v>26803.4</x:v>
+      </x:c>
+      <x:c r="C261" s="4" t="n">
+        <x:v>84420.2</x:v>
+      </x:c>
+      <x:c r="D261" s="4" t="n">
+        <x:v>85321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262">
+      <x:c r="A262" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание комфортной городской среды в малых городах и исторических поселениях – победителях Всероссийского конкурса лучших проектов создания комфортной городской среды</x:v>
+      </x:c>
+      <x:c r="B262" s="4" t="n">
+        <x:v>280000</x:v>
+      </x:c>
+      <x:c r="C262" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D262" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263">
+      <x:c r="A263" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий комплексных планов по снижению выбросов загрязняющих веществ в атмосферный воздух</x:v>
+      </x:c>
+      <x:c r="B263" s="4" t="n">
+        <x:v>2340194.8</x:v>
+      </x:c>
+      <x:c r="C263" s="4" t="n">
+        <x:v>100000</x:v>
+      </x:c>
+      <x:c r="D263" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264">
+      <x:c r="A264" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обновление общественного транспорта</x:v>
+      </x:c>
+      <x:c r="B264" s="4" t="n">
+        <x:v>109560.3</x:v>
+      </x:c>
+      <x:c r="C264" s="4" t="n">
+        <x:v>133626.7</x:v>
+      </x:c>
+      <x:c r="D264" s="4" t="n">
+        <x:v>197096.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265">
+      <x:c r="A265" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на развитие и приведение в нормативное состояние автомобильных дорог регионального или межмуниципального, местного значения, включающих искусственные дорожные сооружения</x:v>
+      </x:c>
+      <x:c r="B265" s="4" t="n">
+        <x:v>9096022.4</x:v>
+      </x:c>
+      <x:c r="C265" s="4" t="n">
+        <x:v>8757173</x:v>
+      </x:c>
+      <x:c r="D265" s="4" t="n">
+        <x:v>9424007.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266">
+      <x:c r="A266" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание модельных муниципальных библиотек</x:v>
+      </x:c>
+      <x:c r="B266" s="4" t="n">
+        <x:v>67320</x:v>
+      </x:c>
+      <x:c r="C266" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D266" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267">
+      <x:c r="A267" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на компенсацию отдельным категориям граждан оплаты взноса на капитальный ремонт общего имущества в многоквартирном доме</x:v>
+      </x:c>
+      <x:c r="B267" s="4" t="n">
+        <x:v>6469.3</x:v>
+      </x:c>
+      <x:c r="C267" s="4" t="n">
+        <x:v>6825.1</x:v>
+      </x:c>
+      <x:c r="D267" s="4" t="n">
+        <x:v>5625.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268">
+      <x:c r="A268" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение развития и укрепления материально-технической базы домов культуры в населенных пунктах с числом жителей до 50 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B268" s="4" t="n">
+        <x:v>23014</x:v>
+      </x:c>
+      <x:c r="C268" s="4" t="n">
+        <x:v>21356.9</x:v>
+      </x:c>
+      <x:c r="D268" s="4" t="n">
+        <x:v>21512.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269">
+      <x:c r="A269" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на проведение вакцинации против пневмококковой инфекции граждан старше трудоспособного возраста из групп риска, проживающих в организациях социального обслуживания</x:v>
+      </x:c>
+      <x:c r="B269" s="4" t="n">
+        <x:v>179.2</x:v>
+      </x:c>
+      <x:c r="C269" s="4" t="n">
+        <x:v>183.4</x:v>
+      </x:c>
+      <x:c r="D269" s="4" t="n">
+        <x:v>187.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию дополнительных мероприятий в сфере занятости населения</x:v>
+      </x:c>
+      <x:c r="B270" s="4" t="n">
+        <x:v>28200</x:v>
+      </x:c>
+      <x:c r="C270" s="4" t="n">
+        <x:v>28200</x:v>
+      </x:c>
+      <x:c r="D270" s="4" t="n">
+        <x:v>28200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации и города Байконура, возникающих при реализации мероприятий, направленных на создание современной инфраструктуры для отдыха детей и их оздоровления путем возведения некапитальных строений, сооружений (быстровозводимых конструкций), а также при проведении капитального ремонта объектов инфраструктуры организаций отдыха детей и их оздоровления</x:v>
+      </x:c>
+      <x:c r="B271" s="4" t="n">
+        <x:v>32443.1</x:v>
+      </x:c>
+      <x:c r="C271" s="4" t="n">
+        <x:v>67080.1</x:v>
+      </x:c>
+      <x:c r="D271" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по обеспечению жильем молодых семей</x:v>
+      </x:c>
+      <x:c r="B272" s="4" t="n">
+        <x:v>88630.1</x:v>
+      </x:c>
+      <x:c r="C272" s="4" t="n">
+        <x:v>94466.7</x:v>
+      </x:c>
+      <x:c r="D272" s="4" t="n">
+        <x:v>94167.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273">
+      <x:c r="A273" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку приоритетных направлений агропромышленного комплекса</x:v>
+      </x:c>
+      <x:c r="B273" s="4" t="n">
+        <x:v>341281.5</x:v>
+      </x:c>
+      <x:c r="C273" s="4" t="n">
+        <x:v>342477.8</x:v>
+      </x:c>
+      <x:c r="D273" s="4" t="n">
+        <x:v>343476.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274">
+      <x:c r="A274" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа</x:v>
+      </x:c>
+      <x:c r="B274" s="4" t="n">
+        <x:v>5053415.6</x:v>
+      </x:c>
+      <x:c r="C274" s="4" t="n">
+        <x:v>3210202.4</x:v>
+      </x:c>
+      <x:c r="D274" s="4" t="n">
+        <x:v>3460107.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275">
+      <x:c r="A275" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на модернизацию региональных и (или) муниципальных учреждений культуры</x:v>
+      </x:c>
+      <x:c r="B275" s="4" t="n">
+        <x:v>124865.6</x:v>
+      </x:c>
+      <x:c r="C275" s="4" t="n">
+        <x:v>314749.6</x:v>
+      </x:c>
+      <x:c r="D275" s="4" t="n">
+        <x:v>526365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий субъектов Российской Федерации в сфере реабилитации и абилитации инвалидов</x:v>
+      </x:c>
+      <x:c r="B276" s="4" t="n">
+        <x:v>16943.4</x:v>
+      </x:c>
+      <x:c r="C276" s="4" t="n">
+        <x:v>17210.2</x:v>
+      </x:c>
+      <x:c r="D276" s="4" t="n">
+        <x:v>13552.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку творческой деятельности и (или) укрепление материально-технической базы детских и кукольных театров, а также театров, расположенных в населенных пунктах с численностью населения до 300 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B277" s="4" t="n">
+        <x:v>14033.9</x:v>
+      </x:c>
+      <x:c r="C277" s="4" t="n">
+        <x:v>17835.4</x:v>
+      </x:c>
+      <x:c r="D277" s="4" t="n">
+        <x:v>18714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" s="3" t="str">
+        <x:v>Субсидия бюджетам субъектов Российской Федерации на достижение показателей государственной программы Российской Федерации "Реализация государственной национальной политики"</x:v>
+      </x:c>
+      <x:c r="B278" s="4" t="n">
+        <x:v>1129.8</x:v>
+      </x:c>
+      <x:c r="C278" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D278" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку отрасли культуры</x:v>
+      </x:c>
+      <x:c r="B279" s="4" t="n">
+        <x:v>6096.5</x:v>
+      </x:c>
+      <x:c r="C279" s="4" t="n">
+        <x:v>32527.4</x:v>
+      </x:c>
+      <x:c r="D279" s="4" t="n">
+        <x:v>6261.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на создание модульных некапитальных средств размещения при реализации инвестиционных проектов</x:v>
+      </x:c>
+      <x:c r="B280" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C280" s="4" t="n">
+        <x:v>97500</x:v>
+      </x:c>
+      <x:c r="D280" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на государственную поддержку малого и среднего предпринимательства в субъектах Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B281" s="4" t="n">
+        <x:v>17535.4</x:v>
+      </x:c>
+      <x:c r="C281" s="4" t="n">
+        <x:v>617715.5</x:v>
+      </x:c>
+      <x:c r="D281" s="4" t="n">
+        <x:v>17849.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282">
+      <x:c r="A282" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по содействию повышения кадровой обеспеченности предприятий агропромышленного комплекса</x:v>
+      </x:c>
+      <x:c r="B282" s="4" t="n">
+        <x:v>3951.6</x:v>
+      </x:c>
+      <x:c r="C282" s="4" t="n">
+        <x:v>3951.6</x:v>
+      </x:c>
+      <x:c r="D282" s="4" t="n">
+        <x:v>3951.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283">
+      <x:c r="A283" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на развитие региональных информационных систем в целях интеграции с витриной данных органов государственной власти и органов управления государственными внебюджетными фондами</x:v>
+      </x:c>
+      <x:c r="B283" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C283" s="4" t="n">
+        <x:v>13821.3</x:v>
+      </x:c>
+      <x:c r="D283" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284">
+      <x:c r="A284" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на формирование ИТ-инфраструктуры в государственных и муниципальных образовательных организациях для обеспечения в помещениях безопасного доступа к государственным, муниципальным и иным информационным системам, а также к информационно-телекоммуникационной сети "Интернет"</x:v>
+      </x:c>
+      <x:c r="B284" s="4" t="n">
+        <x:v>77892.1</x:v>
+      </x:c>
+      <x:c r="C284" s="4" t="n">
+        <x:v>159281.7</x:v>
+      </x:c>
+      <x:c r="D284" s="4" t="n">
+        <x:v>271194.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на организацию центров здоровья для взрослых на базе отделений (кабинетов) медицинской профилактики в центральных районных и районных больницах, в том числе в удаленных населенных пунктах, а также оснащение (дооснащение) оборудованием для выявления и коррекции факторов риска развития хронических неинфекционных заболеваний</x:v>
+      </x:c>
+      <x:c r="B285" s="4" t="n">
+        <x:v>2059.8</x:v>
+      </x:c>
+      <x:c r="C285" s="4" t="n">
+        <x:v>1720.1</x:v>
+      </x:c>
+      <x:c r="D285" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286">
+      <x:c r="A286" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение муниципальных театров, находящихся в городах с численностью населения более 300 тысяч человек, а также проведение ремонта и (или) материально-технического оснащения муниципальных филармоний</x:v>
+      </x:c>
+      <x:c r="B286" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C286" s="4" t="n">
+        <x:v>190029.2</x:v>
+      </x:c>
+      <x:c r="D286" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287">
+      <x:c r="A287" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение образовательных организаций планшетными компьютерами для работы учителей с электронными журналами и электронным образовательным контентом</x:v>
+      </x:c>
+      <x:c r="B287" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C287" s="4" t="n">
+        <x:v>82473.6</x:v>
+      </x:c>
+      <x:c r="D287" s="4" t="n">
+        <x:v>91018.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку работников отрасли культуры, прибывших (переехавших) в населенные пункты регионов Российской Федерации с числом жителей до 50 тысяч человек</x:v>
+      </x:c>
+      <x:c r="B288" s="4" t="n">
+        <x:v>47000</x:v>
+      </x:c>
+      <x:c r="C288" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D288" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение закупки авиационных работ в целях оказания медицинской помощи</x:v>
+      </x:c>
+      <x:c r="B289" s="4" t="n">
+        <x:v>451357.6</x:v>
+      </x:c>
+      <x:c r="C289" s="4" t="n">
+        <x:v>426017</x:v>
+      </x:c>
+      <x:c r="D289" s="4" t="n">
+        <x:v>419162.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию программ формирования современной городской среды</x:v>
+      </x:c>
+      <x:c r="B290" s="4" t="n">
+        <x:v>267805.7</x:v>
+      </x:c>
+      <x:c r="C290" s="4" t="n">
+        <x:v>256744.9</x:v>
+      </x:c>
+      <x:c r="D290" s="4" t="n">
+        <x:v>259222.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на достижение показателей государственной программы Российской Федерации "Развитие туризма"</x:v>
+      </x:c>
+      <x:c r="B291" s="4" t="n">
+        <x:v>46830</x:v>
+      </x:c>
+      <x:c r="C291" s="4" t="n">
+        <x:v>48578.7</x:v>
+      </x:c>
+      <x:c r="D291" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292">
+      <x:c r="A292" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение общеобразовательных организаций средствами обучения и воспитания для реализации учебных предметов</x:v>
+      </x:c>
+      <x:c r="B292" s="4" t="n">
+        <x:v>36564.1</x:v>
+      </x:c>
+      <x:c r="C292" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D292" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293">
+      <x:c r="A293" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на организацию федеральных и региональных этапов Всероссийского конкурса профессионального мастерства "Лучший по профессии"</x:v>
+      </x:c>
+      <x:c r="B293" s="4" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="C293" s="4" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="D293" s="4" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294">
+      <x:c r="A294" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение комплексного развития сельских территорий</x:v>
+      </x:c>
+      <x:c r="B294" s="4" t="n">
+        <x:v>36384.8</x:v>
+      </x:c>
+      <x:c r="C294" s="4" t="n">
+        <x:v>33071</x:v>
+      </x:c>
+      <x:c r="D294" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на обеспечение профилактики развития сердечно-сосудистых заболеваний и сердечно-сосудистых осложнений у пациентов высокого риска, находящихся на диспансерном наблюдении</x:v>
+      </x:c>
+      <x:c r="B295" s="4" t="n">
+        <x:v>86238.4</x:v>
+      </x:c>
+      <x:c r="C295" s="4" t="n">
+        <x:v>87531.7</x:v>
+      </x:c>
+      <x:c r="D295" s="4" t="n">
+        <x:v>88458.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на техническое оснащение региональных и муниципальных музеев</x:v>
+      </x:c>
+      <x:c r="B296" s="4" t="n">
+        <x:v>11639.9</x:v>
+      </x:c>
+      <x:c r="C296" s="4" t="n">
+        <x:v>35000</x:v>
+      </x:c>
+      <x:c r="D296" s="4" t="n">
+        <x:v>30000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации региональных программ развития промышленности</x:v>
+      </x:c>
+      <x:c r="B297" s="4" t="n">
+        <x:v>30000</x:v>
+      </x:c>
+      <x:c r="C297" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D297" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на проведение мелиоративных мероприятий</x:v>
+      </x:c>
+      <x:c r="B298" s="4" t="n">
+        <x:v>45906</x:v>
+      </x:c>
+      <x:c r="C298" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D298" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на подготовку проектов межевания земельных участков и на проведение кадастровых работ</x:v>
+      </x:c>
+      <x:c r="B299" s="4" t="n">
+        <x:v>33110.1</x:v>
+      </x:c>
+      <x:c r="C299" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D299" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по модернизации школьных систем образования</x:v>
+      </x:c>
+      <x:c r="B300" s="4" t="n">
+        <x:v>268606.8</x:v>
+      </x:c>
+      <x:c r="C300" s="4" t="n">
+        <x:v>1616042.1</x:v>
+      </x:c>
+      <x:c r="D300" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение (дооснащение и (или) переоснащение) медицинскими изделиями медицинских организаций, имеющих в своей структуре подразделения, оказывающие медицинскую помощь по медицинской реабилитации</x:v>
+      </x:c>
+      <x:c r="B301" s="4" t="n">
+        <x:v>72059.8</x:v>
+      </x:c>
+      <x:c r="C301" s="4" t="n">
+        <x:v>48792.7</x:v>
+      </x:c>
+      <x:c r="D301" s="4" t="n">
+        <x:v>47418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование закупки и монтажа оборудования для создания "умных" спортивных площадок</x:v>
+      </x:c>
+      <x:c r="B302" s="4" t="n">
+        <x:v>33840</x:v>
+      </x:c>
+      <x:c r="C302" s="4" t="n">
+        <x:v>151340</x:v>
+      </x:c>
+      <x:c r="D302" s="4" t="n">
+        <x:v>97760</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации по проведению капитального ремонта и (или) оснащению медицинскими изделиями медицинских организаций</x:v>
+      </x:c>
+      <x:c r="B303" s="4" t="n">
+        <x:v>660000</x:v>
+      </x:c>
+      <x:c r="C303" s="4" t="n">
+        <x:v>583315.3</x:v>
+      </x:c>
+      <x:c r="D303" s="4" t="n">
+        <x:v>513150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности)</x:v>
+      </x:c>
+      <x:c r="B304" s="4" t="n">
+        <x:v>993817.4</x:v>
+      </x:c>
+      <x:c r="C304" s="4" t="n">
+        <x:v>1593659.7</x:v>
+      </x:c>
+      <x:c r="D304" s="4" t="n">
+        <x:v>854181.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" s="3" t="str">
+        <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование капитальных вложений в объекты государственной (муниципальной) собственности в рамках финансового обеспечения программ, направленных на обеспечение безопасных и комфортных условий предоставления социальных услуг в сфере социального обслуживания</x:v>
+      </x:c>
+      <x:c r="B305" s="4" t="n">
+        <x:v>298299.6</x:v>
+      </x:c>
+      <x:c r="C305" s="4" t="n">
+        <x:v>285803.4</x:v>
+      </x:c>
+      <x:c r="D305" s="4" t="n">
+        <x:v>750800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на создание и развитие (модернизацию) объектов лесного семеноводства и питомнических хозяйств</x:v>
+      </x:c>
+      <x:c r="B306" s="4" t="n">
+        <x:v>11792.4</x:v>
+      </x:c>
+      <x:c r="C306" s="4" t="n">
+        <x:v>60010</x:v>
+      </x:c>
+      <x:c r="D306" s="4" t="n">
+        <x:v>52013.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на реализацию мероприятий по уходу за лесными культурами</x:v>
+      </x:c>
+      <x:c r="B307" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C307" s="4" t="n">
+        <x:v>29226.5</x:v>
+      </x:c>
+      <x:c r="D307" s="4" t="n">
+        <x:v>37271.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на улучшение экологического состояния гидрографической сети</x:v>
+      </x:c>
+      <x:c r="B308" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C308" s="4" t="n">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="D308" s="4" t="n">
+        <x:v>42000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление первичного воинского учета органами местного самоуправления поселений, муниципальных и городских округов</x:v>
+      </x:c>
+      <x:c r="B309" s="4" t="n">
+        <x:v>74935.4</x:v>
+      </x:c>
+      <x:c r="C309" s="4" t="n">
+        <x:v>83734.7</x:v>
+      </x:c>
+      <x:c r="D309" s="4" t="n">
+        <x:v>106956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление полномочий по составлению (изменению) списков кандидатов в присяжные заседатели федеральных судов общей юрисдикции в Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B310" s="4" t="n">
+        <x:v>2866.9</x:v>
+      </x:c>
+      <x:c r="C310" s="4" t="n">
+        <x:v>389.4</x:v>
+      </x:c>
+      <x:c r="D310" s="4" t="n">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление отдельных полномочий в области водных отношений</x:v>
+      </x:c>
+      <x:c r="B311" s="4" t="n">
+        <x:v>17798.9</x:v>
+      </x:c>
+      <x:c r="C311" s="4" t="n">
+        <x:v>17487.9</x:v>
+      </x:c>
+      <x:c r="D311" s="4" t="n">
+        <x:v>67487.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление отдельных полномочий в области лесных отношений</x:v>
+      </x:c>
+      <x:c r="B312" s="4" t="n">
+        <x:v>789526</x:v>
+      </x:c>
+      <x:c r="C312" s="4" t="n">
+        <x:v>862231.1</x:v>
+      </x:c>
+      <x:c r="D312" s="4" t="n">
+        <x:v>796382.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление полномочий по обеспечению жильем отдельных категорий граждан, установленных Федеральным законом от 12 января 1995 года № 5-ФЗ "О ветеранах"</x:v>
+      </x:c>
+      <x:c r="B313" s="4" t="n">
+        <x:v>6431.5</x:v>
+      </x:c>
+      <x:c r="C313" s="4" t="n">
+        <x:v>6177.3</x:v>
+      </x:c>
+      <x:c r="D313" s="4" t="n">
+        <x:v>3296.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление полномочий по обеспечению жильем отдельных категорий граждан, установленных Федеральным законом от 24 ноября 1995 года № 181-ФЗ "О социальной защите инвалидов в Российской Федерации"</x:v>
+      </x:c>
+      <x:c r="B314" s="4" t="n">
+        <x:v>30741</x:v>
+      </x:c>
+      <x:c r="C314" s="4" t="n">
+        <x:v>30900.3</x:v>
+      </x:c>
+      <x:c r="D314" s="4" t="n">
+        <x:v>36297.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление переданного полномочия Российской Федерации по осуществлению ежегодной денежной выплаты лицам, награжденным нагрудным знаком "Почетный донор России"</x:v>
+      </x:c>
+      <x:c r="B315" s="4" t="n">
+        <x:v>44421.7</x:v>
+      </x:c>
+      <x:c r="C315" s="4" t="n">
+        <x:v>46171.8</x:v>
+      </x:c>
+      <x:c r="D315" s="4" t="n">
+        <x:v>47997</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на выплату государственного единовременного пособия и ежемесячной денежной компенсации гражданам при возникновении поствакцинальных осложнений в соответствии с Федеральным законом от 17 сентября 1998 года № 157-ФЗ "Об иммунопрофилактике инфекционных болезней"</x:v>
+      </x:c>
+      <x:c r="B316" s="4" t="n">
+        <x:v>77.4</x:v>
+      </x:c>
+      <x:c r="C316" s="4" t="n">
+        <x:v>80.1</x:v>
+      </x:c>
+      <x:c r="D316" s="4" t="n">
+        <x:v>82.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на оплату жилищно-коммунальных услуг отдельным категориям граждан</x:v>
+      </x:c>
+      <x:c r="B317" s="4" t="n">
+        <x:v>569048.6</x:v>
+      </x:c>
+      <x:c r="C317" s="4" t="n">
+        <x:v>568733.6</x:v>
+      </x:c>
+      <x:c r="D317" s="4" t="n">
+        <x:v>568635</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на социальные выплаты безработным гражданам и иным категориям граждан в соответствии с законодательством о занятости населения</x:v>
+      </x:c>
+      <x:c r="B318" s="4" t="n">
+        <x:v>500695.6</x:v>
+      </x:c>
+      <x:c r="C318" s="4" t="n">
+        <x:v>506749.8</x:v>
+      </x:c>
+      <x:c r="D318" s="4" t="n">
+        <x:v>512526.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление мер пожарной безопасности и тушение лесных пожаров</x:v>
+      </x:c>
+      <x:c r="B319" s="4" t="n">
+        <x:v>1981849.2</x:v>
+      </x:c>
+      <x:c r="C319" s="4" t="n">
+        <x:v>1863733.7</x:v>
+      </x:c>
+      <x:c r="D319" s="4" t="n">
+        <x:v>1874308.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на проведение мероприятий по увеличению площади лесовосстановления на лесных участках, не переданных в аренду, в том числе вокруг городов и промышленных центров
+</x:v>
+      </x:c>
+      <x:c r="B320" s="4" t="n">
+        <x:v>133587.3</x:v>
+      </x:c>
+      <x:c r="C320" s="4" t="n">
+        <x:v>99983.4</x:v>
+      </x:c>
+      <x:c r="D320" s="4" t="n">
+        <x:v>145748.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на приобретение спецтехники для проведения комплекса мероприятий по лесовосстановлению и лесоразведению в целях оснащения учреждений, выполняющих мероприятия по воспроизводству лесов</x:v>
+      </x:c>
+      <x:c r="B321" s="4" t="n">
+        <x:v>17077.4</x:v>
+      </x:c>
+      <x:c r="C321" s="4" t="n">
+        <x:v>16944.1</x:v>
+      </x:c>
+      <x:c r="D321" s="4" t="n">
+        <x:v>24784.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на формирование запаса лесных семян для лесовосстановления на всех участках вырубленных и погибших лесных насаждений</x:v>
+      </x:c>
+      <x:c r="B322" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C322" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D322" s="4" t="n">
+        <x:v>1661.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на приобретение специализированной пожарной техники в целях оснащения учреждений органов государственной власти субъектов Российской Федерации для проведения комплекса мероприятий по охране лесов от пожаров</x:v>
+      </x:c>
+      <x:c r="B323" s="4" t="n">
+        <x:v>253956.3</x:v>
+      </x:c>
+      <x:c r="C323" s="4" t="n">
+        <x:v>134148.7</x:v>
+      </x:c>
+      <x:c r="D323" s="4" t="n">
+        <x:v>426005.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" s="3" t="str">
+        <x:v>Субвенции бюджетам субъектов Российской Федерации на оказание отдельным категориям граждан социальной услуги по обеспечению лекарственными препаратами для медицинского применения по рецептам на лекарственные препараты, медицинскими изделиями по рецептам на медицинские изделия, а также специализированными продуктами лечебного питания для детей-инвалидов</x:v>
+      </x:c>
+      <x:c r="B324" s="4" t="n">
+        <x:v>565249.7</x:v>
+      </x:c>
+      <x:c r="C324" s="4" t="n">
+        <x:v>584227.8</x:v>
+      </x:c>
+      <x:c r="D324" s="4" t="n">
+        <x:v>607635.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325">
+      <x:c r="A325" s="3" t="str">
+        <x:v>Единая субвенция бюджетам субъектов Российской Федерации и бюджету города Байконура</x:v>
+      </x:c>
+      <x:c r="B325" s="4" t="n">
+        <x:v>238945.3</x:v>
+      </x:c>
+      <x:c r="C325" s="4" t="n">
+        <x:v>248152.2</x:v>
+      </x:c>
+      <x:c r="D325" s="4" t="n">
+        <x:v>258397.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326">
+      <x:c r="A326" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, города Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций</x:v>
+      </x:c>
+      <x:c r="B326" s="4" t="n">
+        <x:v>41618.5</x:v>
+      </x:c>
+      <x:c r="C326" s="4" t="n">
+        <x:v>69388.6</x:v>
+      </x:c>
+      <x:c r="D326" s="4" t="n">
+        <x:v>69350.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение деятельности депутатов Государственной Думы и их помощников в избирательных округах</x:v>
+      </x:c>
+      <x:c r="B327" s="4" t="n">
+        <x:v>976.1</x:v>
+      </x:c>
+      <x:c r="C327" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D327" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение деятельности сенаторов Российской Федерации и их помощников в субъектах Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B328" s="4" t="n">
+        <x:v>865.2</x:v>
+      </x:c>
+      <x:c r="C328" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D328" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на реализацию отдельных полномочий в области лекарственного обеспечения</x:v>
+      </x:c>
+      <x:c r="B329" s="4" t="n">
+        <x:v>111700.4</x:v>
+      </x:c>
+      <x:c r="C329" s="4" t="n">
+        <x:v>111700.4</x:v>
+      </x:c>
+      <x:c r="D329" s="4" t="n">
+        <x:v>111700.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330">
+      <x:c r="A330" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования</x:v>
+      </x:c>
+      <x:c r="B330" s="4" t="n">
+        <x:v>1679234.6</x:v>
+      </x:c>
+      <x:c r="C330" s="4" t="n">
+        <x:v>1674820.9</x:v>
+      </x:c>
+      <x:c r="D330" s="4" t="n">
+        <x:v>1663488.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331">
+      <x:c r="A331" s="3" t="str">
+        <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на ежемесячное денежное вознаграждение за классное руководство (кураторство) педагогическим работникам государственных образовательных организаций субъектов Российской Федерации и города Байконура, муниципальных образовательных организаций, реализующих образовательные программы среднего профессионального образования, в том числе программы профессионального обучения для лиц с ограниченными возможностями здоровья</x:v>
+      </x:c>
+      <x:c r="B331" s="4" t="n">
+        <x:v>150781.6</x:v>
+      </x:c>
+      <x:c r="C331" s="4" t="n">
+        <x:v>151497.3</x:v>
+      </x:c>
+      <x:c r="D331" s="4" t="n">
+        <x:v>152451.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332">
+      <x:c r="A332" s="3" t="str">
+        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по переселению граждан из аварийного жилищного фонда, в том числе переселению граждан из аварийного жилищного фонда с учетом необходимости развития малоэтажного жилищного строительства</x:v>
+      </x:c>
+      <x:c r="B332" s="4" t="n">
+        <x:v>805611.5</x:v>
+      </x:c>
+      <x:c r="C332" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D332" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333">
+      <x:c r="A333" s="3" t="str">
+        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по модернизации систем коммунальной инфраструктуры</x:v>
+      </x:c>
+      <x:c r="B333" s="4" t="n">
+        <x:v>-1348.4</x:v>
+      </x:c>
+      <x:c r="C333" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D333" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" s="3" t="str">
+        <x:v>Прочие безвозмездные поступления от негосударственных организаций в бюджеты субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B334" s="4" t="n">
+        <x:v>33216.8</x:v>
+      </x:c>
+      <x:c r="C334" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D334" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата бюджетными учреждениями остатков субсидий прошлых лет</x:v>
+      </x:c>
+      <x:c r="B335" s="4" t="n">
+        <x:v>1061091.2</x:v>
+      </x:c>
+      <x:c r="C335" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D335" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336">
+      <x:c r="A336" s="3" t="str">
+        <x:v>09921802010020000150</x:v>
+      </x:c>
+      <x:c r="B336" s="4" t="n">
+        <x:v>1100000</x:v>
+      </x:c>
+      <x:c r="C336" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D336" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата автономными учреждениями остатков субсидий прошлых лет</x:v>
+      </x:c>
+      <x:c r="B337" s="4" t="n">
+        <x:v>32881.1</x:v>
+      </x:c>
+      <x:c r="C337" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D337" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338">
+      <x:c r="A338" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий по модернизации коммунальной инфраструктуры из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B338" s="4" t="n">
+        <x:v>2436.1</x:v>
+      </x:c>
+      <x:c r="C338" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D338" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339">
+      <x:c r="A339" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B339" s="4" t="n">
+        <x:v>153.5</x:v>
+      </x:c>
+      <x:c r="C339" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D339" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340">
+      <x:c r="A340" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на организацию бесплатного горячего питания обучающихся, получающих начальное общее образование в государственных и муниципальных образовательных организациях, из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B340" s="4" t="n">
+        <x:v>85.6</x:v>
+      </x:c>
+      <x:c r="C340" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D340" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341">
+      <x:c r="A341" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на создание комфортной городской среды в малых городах и исторических поселениях - победителях Всероссийского конкурса лучших проектов создания комфортной городской среды из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B341" s="4" t="n">
+        <x:v>753.1</x:v>
+      </x:c>
+      <x:c r="C341" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D341" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342">
+      <x:c r="A342" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий по обеспечению жильем молодых семей из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B342" s="4" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C342" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D342" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343">
+      <x:c r="A343" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B343" s="4" t="n">
+        <x:v>3393.6</x:v>
+      </x:c>
+      <x:c r="C343" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D343" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, г. Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B344" s="4" t="n">
+        <x:v>82.9</x:v>
+      </x:c>
+      <x:c r="C344" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D344" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345">
+      <x:c r="A345" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B345" s="4" t="n">
+        <x:v>83.5</x:v>
+      </x:c>
+      <x:c r="C345" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D345" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" s="3" t="str">
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата прочих остатков субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, прошлых лет из бюджетов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B346" s="4" t="n">
+        <x:v>4306.3</x:v>
+      </x:c>
+      <x:c r="C346" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D346" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347">
+      <x:c r="A347" s="3" t="str">
+        <x:v>Возврат остатков субсидий на выплату региональных социальных доплат к пенсии из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B347" s="4" t="n">
+        <x:v>-246.4</x:v>
+      </x:c>
+      <x:c r="C347" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D347" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348">
+      <x:c r="A348" s="3" t="str">
+        <x:v>Возврат остатков субсидий на осуществление единовременной выплаты при рождении первого ребенка, а также предоставление регионального материнского (семейного) капитала при рождении второго ребенка в субъектах Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B348" s="4" t="n">
+        <x:v>-501.5</x:v>
+      </x:c>
+      <x:c r="C348" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D348" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" s="3" t="str">
+        <x:v>Возврат остатков субсидий на ежемесячную денежную выплату, назначаемую в случае рождения третьего ребенка или последующих детей до достижения ребенком возраста трех лет, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B349" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="C349" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D349" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350">
+      <x:c r="A350" s="3" t="str">
+        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты медицинским работникам (врачам, фельдшерам, а также акушеркам и медицинским сестрам фельдшерских здравпунктов и фельдшерско-акушерских пунктов, врачебных амбулаторий, центров (отделений) общей врачебной практики (семейной медицины), прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B350" s="4" t="n">
+        <x:v>-173</x:v>
+      </x:c>
+      <x:c r="C350" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D350" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" s="3" t="str">
+        <x:v>00021925154020000150</x:v>
+      </x:c>
+      <x:c r="B351" s="4" t="n">
+        <x:v>-2436.1</x:v>
+      </x:c>
+      <x:c r="C351" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D351" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352">
+      <x:c r="A352" s="3" t="str">
+        <x:v>Возврат остатков субсидий на проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B352" s="4" t="n">
+        <x:v>-153.5</x:v>
+      </x:c>
+      <x:c r="C352" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D352" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353">
+      <x:c r="A353" s="3" t="str">
+        <x:v>Возврат остатков субсидий в целях развития паллиативной медицинской помощи из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B353" s="4" t="n">
+        <x:v>-3.4</x:v>
+      </x:c>
+      <x:c r="C353" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D353" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" s="3" t="str">
+        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты учителям, прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B354" s="4" t="n">
+        <x:v>-1205.8</x:v>
+      </x:c>
+      <x:c r="C354" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D354" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355">
+      <x:c r="A355" s="3" t="str">
+        <x:v>Возврат остатков субсидий на осуществление ежемесячных выплат на детей в возрасте от трех до семи лет включительно из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B355" s="4" t="n">
+        <x:v>-116.2</x:v>
+      </x:c>
+      <x:c r="C355" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D355" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" s="3" t="str">
+        <x:v>Возврат остатков субсидий на организацию бесплатного горячего питания обучающихся, получающих начальное общее образование в государственных и муниципальных образовательных организациях, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B356" s="4" t="n">
+        <x:v>-85.6</x:v>
+      </x:c>
+      <x:c r="C356" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D356" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" s="3" t="str">
+        <x:v>Возврат остатков субсидий в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий по проведению массового обследования новорожденных на врожденные и (или) наследственные заболевания (расширенный неонатальный скрининг), из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B357" s="4" t="n">
+        <x:v>-40.8</x:v>
+      </x:c>
+      <x:c r="C357" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D357" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" s="3" t="str">
+        <x:v>Возврат остатков субсидий на софинансирование расходов, связанных с оказанием государственной социальной помощи на основании социального контракта отдельным категориям граждан, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B358" s="4" t="n">
+        <x:v>-637.2</x:v>
+      </x:c>
+      <x:c r="C358" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D358" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" s="3" t="str">
+        <x:v>Возврат остатков субсидий на создание комфортной городской среды в малых городах и исторических поселениях - победителях Всероссийского конкурса лучших проектов создания комфортной городской среды из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B359" s="4" t="n">
+        <x:v>-753.1</x:v>
+      </x:c>
+      <x:c r="C359" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D359" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" s="3" t="str">
+        <x:v>Возврат остатков субсидий на реализацию мероприятий по обеспечению жильем молодых семей из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B360" s="4" t="n">
+        <x:v>-1049.1</x:v>
+      </x:c>
+      <x:c r="C360" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D360" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" s="3" t="str">
+        <x:v>Возврат остатков субсидий на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B361" s="4" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="C361" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D361" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" s="3" t="str">
+        <x:v>Возврат остатков субсидий на государственную поддержку малого и среднего предпринимательства в субъектах Российской Федерации из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B362" s="4" t="n">
+        <x:v>-487.6</x:v>
+      </x:c>
+      <x:c r="C362" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D362" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" s="3" t="str">
+        <x:v>Возврат остатков субсидий на софинансирование закупки и монтажа оборудования для создания "умных" спортивных площадок из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B363" s="4" t="n">
+        <x:v>-41.7</x:v>
+      </x:c>
+      <x:c r="C363" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D363" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" s="3" t="str">
+        <x:v>Возврат остатков субсидий на софинансирование капитальных вложений в объекты государственной (муниципальной) собственности в рамках обеспечения комплексного развития сельских территорий из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B364" s="4" t="n">
+        <x:v>-2938.7</x:v>
+      </x:c>
+      <x:c r="C364" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D364" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" s="3" t="str">
+        <x:v>Возврат остатков субвенций на осуществление отдельных полномочий в области лесных отношений из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B365" s="4" t="n">
+        <x:v>-54</x:v>
+      </x:c>
+      <x:c r="C365" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D365" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" s="3" t="str">
+        <x:v>Возврат остатков субвенций на оплату жилищно-коммунальных услуг отдельным категориям граждан из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B366" s="4" t="n">
+        <x:v>-14.4</x:v>
+      </x:c>
+      <x:c r="C366" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D366" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" s="3" t="str">
+        <x:v>Возврат остатков субвенций на социальные выплаты безработным гражданам и иным категориям граждан в соответствии с законодательством о занятости населения из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B367" s="4" t="n">
+        <x:v>-9.1</x:v>
+      </x:c>
+      <x:c r="C367" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D367" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, города Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B368" s="4" t="n">
+        <x:v>-226.3</x:v>
+      </x:c>
+      <x:c r="C368" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D368" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369">
+      <x:c r="A369" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B369" s="4" t="n">
+        <x:v>-83.5</x:v>
+      </x:c>
+      <x:c r="C369" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D369" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370">
+      <x:c r="A370" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство (кураторство) педагогическим работникам государственных образовательных организаций субъектов Российской Федерации и города Байконура, муниципальных образовательных организаций, реализующих образовательные программы среднего профессионального образования, в том числе программы профессионального обучения для лиц с ограниченными возможностями здоровья, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B370" s="4" t="n">
+        <x:v>-1280.6</x:v>
+      </x:c>
+      <x:c r="C370" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D370" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B371" s="4" t="n">
+        <x:v>-3393.6</x:v>
+      </x:c>
+      <x:c r="C371" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D371" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" s="3" t="str">
+        <x:v>Возврат прочих остатков субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, прошлых лет из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B372" s="4" t="n">
+        <x:v>-63041.2</x:v>
+      </x:c>
+      <x:c r="C372" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D372" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>