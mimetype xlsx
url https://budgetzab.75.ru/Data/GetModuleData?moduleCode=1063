--- v3 (2026-05-06)
+++ v4 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4646ad7fe4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71c0d2c35904154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rbe775e9e37ab4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R253daae495cb441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,107 +65,107 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe775e9e37ab4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360b5beb0e694f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R253daae495cb441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ff3bb3bc5f409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Структура доходов бюджета</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 28.03.2026</x:v>
+        <x:v>Данные на 02.07.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>164967686</x:v>
+        <x:v>162756065.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>156773309.4</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>160969420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Налог на прибыль организаций (за исключением консолидированных групп налогоплательщиков), зачисляемый в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>32098812</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>36019679.4</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>39364069.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
         <x:v>Налог на доходы физических лиц с доходов, источником которых является налоговый агент, за исключением доходов, в отношении которых исчисление и уплата налога осуществляются в соответствии со статьями 227, 227.1 и 228 Налогового кодекса Российской Федерации, а также доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года), а также налог на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом, не являющимся налоговым резидентом Российской Федерации, в виде дивидендов </x:v>
@@ -611,51 +611,51 @@
         <x:v>3982194.9</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>4414140.9</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="3" t="str">
         <x:v>Налог, взимаемый с налогоплательщиков, выбравших в качестве объекта налогообложения доходы, уменьшенные на величину расходов (в том числе минимальный налог, зачисляемый в бюджеты субъектов Российской Федерации)</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
         <x:v>1756086.8</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>1882181.2</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>2115759.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="3" t="str">
         <x:v>Налог на профессиональный доход</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>275022</x:v>
+        <x:v>276366</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>263429</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>275093</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="3" t="str">
         <x:v>Налог на имущество организаций по имуществу, не входящему в Единую систему газоснабжения</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
         <x:v>7086799.5</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>7377358.3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>7672452.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="3" t="str">
         <x:v>Транспортный налог с организаций</x:v>
@@ -667,51 +667,51 @@
         <x:v>179636</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>198283</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="3" t="str">
         <x:v>Транспортный налог с физических лиц</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
         <x:v>739341</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>759235</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>779664</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="3" t="str">
         <x:v>Налог на игорный бизнес</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>1344</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="3" t="str">
         <x:v>Налог на добычу прочих полезных ископаемых (за исключением полезных ископаемых в виде природных алмазов)</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
         <x:v>6587693.9</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>6668382.9</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>6946135.2</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="3" t="str">
         <x:v>Налог на добычу полезных ископаемых в виде угля</x:v>
@@ -1074,79 +1074,79 @@
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>1300000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="3" t="str">
         <x:v>Проценты, полученные от предоставления бюджетных кредитов внутри страны за счет средств бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
         <x:v>530.5</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
         <x:v>338.2</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>203.5</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="3" t="str">
         <x:v>Доходы, получаемые в виде арендной платы, а также средства от продажи права на заключение договоров аренды за земли, находящиеся в собственности субъектов Российской Федерации (за исключением земельных участков бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>4488.7</x:v>
+        <x:v>5488.7</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
         <x:v>4455.5</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>3724.8</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="3" t="str">
         <x:v>Доходы от сдачи в аренду имущества, находящегося в оперативном управлении органов государственной власти субъектов Российской Федерации и созданных ими учреждений (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
         <x:v>746.8</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
         <x:v>769.7</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>792.2</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="3" t="str">
         <x:v>Доходы от сдачи в аренду имущества, составляющего казну субъекта Российской Федерации (за исключением земельных участков)</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
-        <x:v>8272.8</x:v>
+        <x:v>6272.8</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
         <x:v>8272.3</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>8180.4</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="3" t="str">
         <x:v>Плата от реализации соглашений об установлении сервитутов в отношении земельных участков в границах полос отвода автомобильных дорог общего пользования регионального или межмуниципального значения в целях строительства (реконструкции), капитального ремонта и эксплуатации объектов дорожного сервиса, прокладки, переноса, переустройства и эксплуатации инженерных коммуникаций, установки и эксплуатации рекламных конструкций</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="3" t="str">
         <x:v>Плата по соглашениям об установлении сервитута, заключенным органами исполнительной власти субъектов Российской Федерации, государственными или муниципальными предприятиями либо государственными или муниципальными учреждениями в отношении земельных участков, находящихся в собственности субъектов Российской Федерации</x:v>
@@ -1172,51 +1172,51 @@
         <x:v>991.5</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" s="3" t="str">
         <x:v>Доходы от эксплуатации и использования имущества автомобильных дорог, находящихся в собственности субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B80" s="4" t="n">
         <x:v>593.7</x:v>
       </x:c>
       <x:c r="C80" s="4" t="n">
         <x:v>589.5</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
         <x:v>585.4</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" s="3" t="str">
         <x:v>Прочие поступления от использования имущества, находящегося в собственности субъектов Российской Федерации (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации, а также имущества государственных унитарных предприятий субъектов Российской Федерации, в том числе казенных)</x:v>
       </x:c>
       <x:c r="B81" s="4" t="n">
-        <x:v>360.8</x:v>
+        <x:v>1360.8</x:v>
       </x:c>
       <x:c r="C81" s="4" t="n">
         <x:v>360.4</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
         <x:v>360.4</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" s="3" t="str">
         <x:v>Плата за выбросы загрязняющих веществ в атмосферный воздух стационарными объектами (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
       </x:c>
       <x:c r="B82" s="4" t="n">
         <x:v>17959</x:v>
       </x:c>
       <x:c r="C82" s="4" t="n">
         <x:v>17959</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
         <x:v>17959</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" s="3" t="str">
         <x:v>Плата за сбросы загрязняющих веществ в водные объекты (федеральные государственные органы, Банк России, органы управления государственными внебюджетными фондами Российской Федерации)</x:v>
@@ -1396,79 +1396,79 @@
         <x:v>162</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" s="3" t="str">
         <x:v>Прочие доходы от оказания платных услуг (работ) получателями средств бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B96" s="4" t="n">
         <x:v>38220.1</x:v>
       </x:c>
       <x:c r="C96" s="4" t="n">
         <x:v>40988.1</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
         <x:v>43773.7</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" s="3" t="str">
         <x:v>Прочие доходы от компенсации затрат бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B97" s="4" t="n">
-        <x:v>141653.3</x:v>
+        <x:v>142653.3</x:v>
       </x:c>
       <x:c r="C97" s="4" t="n">
         <x:v>144026.9</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
         <x:v>171983.2</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" s="3" t="str">
         <x:v>Доходы от реализации иного имущества, находящегося в собственности субъектов Российской Федерации (за исключением имущества бюджетных и автономных учреждений субъектов Российской Федерации, а также имущества государственных унитарных предприятий субъектов Российской Федерации, в том числе казенных), в части реализации основных средств по указанному имуществу</x:v>
       </x:c>
       <x:c r="B98" s="4" t="n">
         <x:v>291.4</x:v>
       </x:c>
       <x:c r="C98" s="4" t="n">
         <x:v>277.6</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
         <x:v>263.9</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" s="3" t="str">
         <x:v>Доходы от продажи земельных участков, находящихся в собственности субъектов Российской Федерации (за исключением земельных участков бюджетных и автономных учреждений субъектов Российской Федерации)</x:v>
       </x:c>
       <x:c r="B99" s="4" t="n">
-        <x:v>2915.5</x:v>
+        <x:v>1915.5</x:v>
       </x:c>
       <x:c r="C99" s="4" t="n">
         <x:v>2943.3</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
         <x:v>3005.8</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" s="3" t="str">
         <x:v>Платежи, взимаемые государственными органами (организациями) субъектов Российской Федерации за выполнение определенных функций</x:v>
       </x:c>
       <x:c r="B100" s="4" t="n">
         <x:v>6552.8</x:v>
       </x:c>
       <x:c r="C100" s="4" t="n">
         <x:v>6844.9</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>7157.4</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" s="3" t="str">
         <x:v>Административные штрафы, установленные главой 5 Кодекса Российской Федерации об административных правонарушениях, за административные правонарушения, посягающие на права граждан, налагаемые мировыми судьями, комиссиями по делам несовершеннолетних и защите их прав (штрафы за  нарушение трудового законодательства и иных нормативных правовых актов, содержащих нормы трудового права)</x:v>
@@ -3567,51 +3567,51 @@
         <x:v>288605.5</x:v>
       </x:c>
       <x:c r="D250" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение (дооснащение и (или) переоснащение) медицинскими изделиями перинатальных центров и родильных домов (отделений), в том числе в составе других организаций</x:v>
       </x:c>
       <x:c r="B251" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C251" s="4" t="n">
         <x:v>194546.1</x:v>
       </x:c>
       <x:c r="D251" s="4" t="n">
         <x:v>161122.8</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию проектов комплексного развития территорий</x:v>
       </x:c>
       <x:c r="B252" s="4" t="n">
-        <x:v>158991.5</x:v>
+        <x:v>128939.9</x:v>
       </x:c>
       <x:c r="C252" s="4" t="n">
         <x:v>184748.5</x:v>
       </x:c>
       <x:c r="D252" s="4" t="n">
         <x:v>404806.1</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на модернизацию учреждений культуры, включая создание детских культурно-просветительских центров на базе учреждений культуры</x:v>
       </x:c>
       <x:c r="B253" s="4" t="n">
         <x:v>28000</x:v>
       </x:c>
       <x:c r="C253" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D253" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на финансовое обеспечение (возмещение) производителям зерновых культур части затрат на производство и реализацию зерновых культур</x:v>
@@ -3721,51 +3721,51 @@
         <x:v>84420.2</x:v>
       </x:c>
       <x:c r="D261" s="4" t="n">
         <x:v>85321</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на создание комфортной городской среды в малых городах и исторических поселениях – победителях Всероссийского конкурса лучших проектов создания комфортной городской среды</x:v>
       </x:c>
       <x:c r="B262" s="4" t="n">
         <x:v>280000</x:v>
       </x:c>
       <x:c r="C262" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D262" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий комплексных планов по снижению выбросов загрязняющих веществ в атмосферный воздух</x:v>
       </x:c>
       <x:c r="B263" s="4" t="n">
-        <x:v>2340194.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C263" s="4" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="D263" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на обновление общественного транспорта</x:v>
       </x:c>
       <x:c r="B264" s="4" t="n">
         <x:v>109560.3</x:v>
       </x:c>
       <x:c r="C264" s="4" t="n">
         <x:v>133626.7</x:v>
       </x:c>
       <x:c r="D264" s="4" t="n">
         <x:v>197096.8</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на развитие и приведение в нормативное состояние автомобильных дорог регионального или межмуниципального, местного значения, включающих искусственные дорожные сооружения</x:v>
@@ -3875,51 +3875,51 @@
         <x:v>94466.7</x:v>
       </x:c>
       <x:c r="D272" s="4" t="n">
         <x:v>94167.3</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на поддержку приоритетных направлений агропромышленного комплекса</x:v>
       </x:c>
       <x:c r="B273" s="4" t="n">
         <x:v>341281.5</x:v>
       </x:c>
       <x:c r="C273" s="4" t="n">
         <x:v>342477.8</x:v>
       </x:c>
       <x:c r="D273" s="4" t="n">
         <x:v>343476.1</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа</x:v>
       </x:c>
       <x:c r="B274" s="4" t="n">
-        <x:v>5053415.6</x:v>
+        <x:v>4835328.2</x:v>
       </x:c>
       <x:c r="C274" s="4" t="n">
         <x:v>3210202.4</x:v>
       </x:c>
       <x:c r="D274" s="4" t="n">
         <x:v>3460107.7</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на модернизацию региональных и (или) муниципальных учреждений культуры</x:v>
       </x:c>
       <x:c r="B275" s="4" t="n">
         <x:v>124865.6</x:v>
       </x:c>
       <x:c r="C275" s="4" t="n">
         <x:v>314749.6</x:v>
       </x:c>
       <x:c r="D275" s="4" t="n">
         <x:v>526365</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий субъектов Российской Федерации в сфере реабилитации и абилитации инвалидов</x:v>
@@ -4211,79 +4211,79 @@
         <x:v>35000</x:v>
       </x:c>
       <x:c r="D296" s="4" t="n">
         <x:v>30000</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации региональных программ развития промышленности</x:v>
       </x:c>
       <x:c r="B297" s="4" t="n">
         <x:v>30000</x:v>
       </x:c>
       <x:c r="C297" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D297" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на проведение мелиоративных мероприятий</x:v>
       </x:c>
       <x:c r="B298" s="4" t="n">
-        <x:v>45906</x:v>
+        <x:v>34413.8</x:v>
       </x:c>
       <x:c r="C298" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D298" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на подготовку проектов межевания земельных участков и на проведение кадастровых работ</x:v>
       </x:c>
       <x:c r="B299" s="4" t="n">
         <x:v>33110.1</x:v>
       </x:c>
       <x:c r="C299" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D299" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на реализацию мероприятий по модернизации школьных систем образования</x:v>
       </x:c>
       <x:c r="B300" s="4" t="n">
-        <x:v>268606.8</x:v>
+        <x:v>283529.4</x:v>
       </x:c>
       <x:c r="C300" s="4" t="n">
         <x:v>1616042.1</x:v>
       </x:c>
       <x:c r="D300" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на оснащение (дооснащение и (или) переоснащение) медицинскими изделиями медицинских организаций, имеющих в своей структуре подразделения, оказывающие медицинскую помощь по медицинской реабилитации</x:v>
       </x:c>
       <x:c r="B301" s="4" t="n">
         <x:v>72059.8</x:v>
       </x:c>
       <x:c r="C301" s="4" t="n">
         <x:v>48792.7</x:v>
       </x:c>
       <x:c r="D301" s="4" t="n">
         <x:v>47418</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" s="3" t="str">
         <x:v>Субсидии бюджетам субъектов Российской Федерации на софинансирование закупки и монтажа оборудования для создания "умных" спортивных площадок</x:v>
@@ -4393,51 +4393,51 @@
         <x:v>83734.7</x:v>
       </x:c>
       <x:c r="D309" s="4" t="n">
         <x:v>106956</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" s="3" t="str">
         <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление полномочий по составлению (изменению) списков кандидатов в присяжные заседатели федеральных судов общей юрисдикции в Российской Федерации</x:v>
       </x:c>
       <x:c r="B310" s="4" t="n">
         <x:v>2866.9</x:v>
       </x:c>
       <x:c r="C310" s="4" t="n">
         <x:v>389.4</x:v>
       </x:c>
       <x:c r="D310" s="4" t="n">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" s="3" t="str">
         <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление отдельных полномочий в области водных отношений</x:v>
       </x:c>
       <x:c r="B311" s="4" t="n">
-        <x:v>17798.9</x:v>
+        <x:v>19363.7</x:v>
       </x:c>
       <x:c r="C311" s="4" t="n">
         <x:v>17487.9</x:v>
       </x:c>
       <x:c r="D311" s="4" t="n">
         <x:v>67487.9</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" s="3" t="str">
         <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление отдельных полномочий в области лесных отношений</x:v>
       </x:c>
       <x:c r="B312" s="4" t="n">
         <x:v>789526</x:v>
       </x:c>
       <x:c r="C312" s="4" t="n">
         <x:v>862231.1</x:v>
       </x:c>
       <x:c r="D312" s="4" t="n">
         <x:v>796382.5</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" s="3" t="str">
         <x:v>Субвенции бюджетам субъектов Российской Федерации на осуществление полномочий по обеспечению жильем отдельных категорий граждан, установленных Федеральным законом от 12 января 1995 года № 5-ФЗ "О ветеранах"</x:v>
@@ -4618,65 +4618,65 @@
         <x:v>248152.2</x:v>
       </x:c>
       <x:c r="D325" s="4" t="n">
         <x:v>258397.2</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, города Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций</x:v>
       </x:c>
       <x:c r="B326" s="4" t="n">
         <x:v>41618.5</x:v>
       </x:c>
       <x:c r="C326" s="4" t="n">
         <x:v>69388.6</x:v>
       </x:c>
       <x:c r="D326" s="4" t="n">
         <x:v>69350.3</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение деятельности депутатов Государственной Думы и их помощников в избирательных округах</x:v>
       </x:c>
       <x:c r="B327" s="4" t="n">
-        <x:v>976.1</x:v>
+        <x:v>1095.2</x:v>
       </x:c>
       <x:c r="C327" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D327" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на обеспечение деятельности сенаторов Российской Федерации и их помощников в субъектах Российской Федерации</x:v>
       </x:c>
       <x:c r="B328" s="4" t="n">
-        <x:v>865.2</x:v>
+        <x:v>1092.2</x:v>
       </x:c>
       <x:c r="C328" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D328" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на реализацию отдельных полномочий в области лекарственного обеспечения</x:v>
       </x:c>
       <x:c r="B329" s="4" t="n">
         <x:v>111700.4</x:v>
       </x:c>
       <x:c r="C329" s="4" t="n">
         <x:v>111700.4</x:v>
       </x:c>
       <x:c r="D329" s="4" t="n">
         <x:v>111700.4</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования</x:v>
@@ -4685,110 +4685,110 @@
         <x:v>1679234.6</x:v>
       </x:c>
       <x:c r="C330" s="4" t="n">
         <x:v>1674820.9</x:v>
       </x:c>
       <x:c r="D330" s="4" t="n">
         <x:v>1663488.4</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" s="3" t="str">
         <x:v>Межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации на ежемесячное денежное вознаграждение за классное руководство (кураторство) педагогическим работникам государственных образовательных организаций субъектов Российской Федерации и города Байконура, муниципальных образовательных организаций, реализующих образовательные программы среднего профессионального образования, в том числе программы профессионального обучения для лиц с ограниченными возможностями здоровья</x:v>
       </x:c>
       <x:c r="B331" s="4" t="n">
         <x:v>150781.6</x:v>
       </x:c>
       <x:c r="C331" s="4" t="n">
         <x:v>151497.3</x:v>
       </x:c>
       <x:c r="D331" s="4" t="n">
         <x:v>152451.6</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="3" t="str">
-        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по переселению граждан из аварийного жилищного фонда, в том числе переселению граждан из аварийного жилищного фонда с учетом необходимости развития малоэтажного жилищного строительства</x:v>
+        <x:v>Прочие межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B332" s="4" t="n">
-        <x:v>805611.5</x:v>
+        <x:v>237093.3</x:v>
       </x:c>
       <x:c r="C332" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D332" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="3" t="str">
-        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по модернизации систем коммунальной инфраструктуры</x:v>
+        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по переселению граждан из аварийного жилищного фонда, в том числе переселению граждан из аварийного жилищного фонда с учетом необходимости развития малоэтажного жилищного строительства</x:v>
       </x:c>
       <x:c r="B333" s="4" t="n">
-        <x:v>-1348.4</x:v>
+        <x:v>805611.5</x:v>
       </x:c>
       <x:c r="C333" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D333" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="3" t="str">
-        <x:v>Прочие безвозмездные поступления от негосударственных организаций в бюджеты субъектов Российской Федерации</x:v>
+        <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по модернизации систем коммунальной инфраструктуры</x:v>
       </x:c>
       <x:c r="B334" s="4" t="n">
-        <x:v>33216.8</x:v>
+        <x:v>203025.6</x:v>
       </x:c>
       <x:c r="C334" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D334" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="3" t="str">
-        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата бюджетными учреждениями остатков субсидий прошлых лет</x:v>
+        <x:v>Прочие безвозмездные поступления от негосударственных организаций в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B335" s="4" t="n">
-        <x:v>1061091.2</x:v>
+        <x:v>33216.8</x:v>
       </x:c>
       <x:c r="C335" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D335" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" s="3" t="str">
-        <x:v>09921802010020000150</x:v>
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата бюджетными учреждениями остатков субсидий прошлых лет</x:v>
       </x:c>
       <x:c r="B336" s="4" t="n">
-        <x:v>1100000</x:v>
+        <x:v>2165342.9</x:v>
       </x:c>
       <x:c r="C336" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D336" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" s="3" t="str">
         <x:v>Доходы бюджетов субъектов Российской Федерации от возврата автономными учреждениями остатков субсидий прошлых лет</x:v>
       </x:c>
       <x:c r="B337" s="4" t="n">
         <x:v>32881.1</x:v>
       </x:c>
       <x:c r="C337" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D337" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" s="3" t="str">
         <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий по модернизации коммунальной инфраструктуры из бюджетов муниципальных образований</x:v>
@@ -4839,82 +4839,82 @@
         <x:v>753.1</x:v>
       </x:c>
       <x:c r="C341" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D341" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" s="3" t="str">
         <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий по обеспечению жильем молодых семей из бюджетов муниципальных образований</x:v>
       </x:c>
       <x:c r="B342" s="4" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C342" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D342" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" s="3" t="str">
-        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков субсидий на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов муниципальных образований</x:v>
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, г. Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов муниципальных образований</x:v>
       </x:c>
       <x:c r="B343" s="4" t="n">
-        <x:v>3393.6</x:v>
+        <x:v>82.9</x:v>
       </x:c>
       <x:c r="C343" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D343" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" s="3" t="str">
-        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, г. Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов муниципальных образований</x:v>
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов муниципальных образований</x:v>
       </x:c>
       <x:c r="B344" s="4" t="n">
-        <x:v>82.9</x:v>
+        <x:v>83.5</x:v>
       </x:c>
       <x:c r="C344" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D344" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" s="3" t="str">
-        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов муниципальных образований</x:v>
+        <x:v>Доходы бюджетов субъектов Российской Федерации от возврата остатков иных межбюджетных трансфертов на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов муниципальных образований</x:v>
       </x:c>
       <x:c r="B345" s="4" t="n">
-        <x:v>83.5</x:v>
+        <x:v>3393.6</x:v>
       </x:c>
       <x:c r="C345" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D345" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" s="3" t="str">
         <x:v>Доходы бюджетов субъектов Российской Федерации от возврата прочих остатков субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, прошлых лет из бюджетов муниципальных образований</x:v>
       </x:c>
       <x:c r="B346" s="4" t="n">
         <x:v>4306.3</x:v>
       </x:c>
       <x:c r="C346" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D346" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" s="3" t="str">
         <x:v>Возврат остатков субсидий на выплату региональных социальных доплат к пенсии из бюджетов субъектов Российской Федерации</x:v>
@@ -4923,365 +4923,421 @@
         <x:v>-246.4</x:v>
       </x:c>
       <x:c r="C347" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D347" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" s="3" t="str">
         <x:v>Возврат остатков субсидий на осуществление единовременной выплаты при рождении первого ребенка, а также предоставление регионального материнского (семейного) капитала при рождении второго ребенка в субъектах Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B348" s="4" t="n">
         <x:v>-501.5</x:v>
       </x:c>
       <x:c r="C348" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D348" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" s="3" t="str">
-        <x:v>Возврат остатков субсидий на ежемесячную денежную выплату, назначаемую в случае рождения третьего ребенка или последующих детей до достижения ребенком возраста трех лет, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на предоставление жилых помещений детям-сиротам и детям, оставшимся без попечения родителей, лицам из их числа по договорам найма специализированных жилых помещений из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B349" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-436.2</x:v>
       </x:c>
       <x:c r="C349" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D349" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" s="3" t="str">
-        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты медицинским работникам (врачам, фельдшерам, а также акушеркам и медицинским сестрам фельдшерских здравпунктов и фельдшерско-акушерских пунктов, врачебных амбулаторий, центров (отделений) общей врачебной практики (семейной медицины), прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на ежемесячную денежную выплату, назначаемую в случае рождения третьего ребенка или последующих детей до достижения ребенком возраста трех лет, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B350" s="4" t="n">
-        <x:v>-173</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="C350" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D350" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" s="3" t="str">
-        <x:v>00021925154020000150</x:v>
+        <x:v>Возврат остатков субсидий на реализацию мероприятий, предусмотренных региональной программой переселения, включенной в Государственную программу по оказанию содействия добровольному переселению в Российскую Федерацию соотечественников, проживающих за рубежом, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B351" s="4" t="n">
-        <x:v>-2436.1</x:v>
+        <x:v>-7.1</x:v>
       </x:c>
       <x:c r="C351" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D351" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" s="3" t="str">
-        <x:v>Возврат остатков субсидий на проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты медицинским работникам (врачам, фельдшерам, а также акушеркам и медицинским сестрам фельдшерских здравпунктов и фельдшерско-акушерских пунктов, врачебных амбулаторий, центров (отделений) общей врачебной практики (семейной медицины), прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B352" s="4" t="n">
-        <x:v>-153.5</x:v>
+        <x:v>-173</x:v>
       </x:c>
       <x:c r="C352" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D352" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" s="3" t="str">
-        <x:v>Возврат остатков субсидий в целях развития паллиативной медицинской помощи из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на реализацию мероприятий по модернизации коммунальной инфраструктуры из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B353" s="4" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-2436.1</x:v>
       </x:c>
       <x:c r="C353" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D353" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" s="3" t="str">
-        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты учителям, прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на проведение мероприятий по обеспечению деятельности советников директора по воспитанию и взаимодействию с детскими общественными объединениями в общеобразовательных организациях из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B354" s="4" t="n">
-        <x:v>-1205.8</x:v>
+        <x:v>-153.5</x:v>
       </x:c>
       <x:c r="C354" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D354" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" s="3" t="str">
-        <x:v>Возврат остатков субсидий на осуществление ежемесячных выплат на детей в возрасте от трех до семи лет включительно из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий в целях развития паллиативной медицинской помощи из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B355" s="4" t="n">
-        <x:v>-116.2</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="C355" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D355" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" s="3" t="str">
-        <x:v>Возврат остатков субсидий на организацию бесплатного горячего питания обучающихся, получающих начальное общее образование в государственных и муниципальных образовательных организациях, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на строительство и реконструкцию (модернизацию) объектов питьевого водоснабжения из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B356" s="4" t="n">
-        <x:v>-85.6</x:v>
+        <x:v>-73903.9</x:v>
       </x:c>
       <x:c r="C356" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D356" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" s="3" t="str">
-        <x:v>Возврат остатков субсидий в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий по проведению массового обследования новорожденных на врожденные и (или) наследственные заболевания (расширенный неонатальный скрининг), из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на единовременные компенсационные выплаты учителям, прибывшим (переехавшим) на работу в сельские населенные пункты, либо рабочие поселки, либо поселки городского типа, либо города с населением до 50 тысяч человек, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B357" s="4" t="n">
-        <x:v>-40.8</x:v>
+        <x:v>-1205.8</x:v>
       </x:c>
       <x:c r="C357" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D357" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" s="3" t="str">
-        <x:v>Возврат остатков субсидий на софинансирование расходов, связанных с оказанием государственной социальной помощи на основании социального контракта отдельным категориям граждан, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на осуществление ежемесячных выплат на детей в возрасте от трех до семи лет включительно из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B358" s="4" t="n">
-        <x:v>-637.2</x:v>
+        <x:v>-116.2</x:v>
       </x:c>
       <x:c r="C358" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D358" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" s="3" t="str">
-        <x:v>Возврат остатков субсидий на создание комфортной городской среды в малых городах и исторических поселениях - победителях Всероссийского конкурса лучших проектов создания комфортной городской среды из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на организацию бесплатного горячего питания обучающихся, получающих начальное общее образование в государственных и муниципальных образовательных организациях, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B359" s="4" t="n">
-        <x:v>-753.1</x:v>
+        <x:v>-85.6</x:v>
       </x:c>
       <x:c r="C359" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D359" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" s="3" t="str">
-        <x:v>Возврат остатков субсидий на реализацию мероприятий по обеспечению жильем молодых семей из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий в целях софинансирования расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий по проведению массового обследования новорожденных на врожденные и (или) наследственные заболевания (расширенный неонатальный скрининг), из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B360" s="4" t="n">
-        <x:v>-1049.1</x:v>
+        <x:v>-40.8</x:v>
       </x:c>
       <x:c r="C360" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D360" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" s="3" t="str">
-        <x:v>Возврат остатков субсидий на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на софинансирование расходов, связанных с оказанием государственной социальной помощи на основании социального контракта отдельным категориям граждан, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B361" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-637.2</x:v>
       </x:c>
       <x:c r="C361" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D361" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" s="3" t="str">
-        <x:v>Возврат остатков субсидий на государственную поддержку малого и среднего предпринимательства в субъектах Российской Федерации из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на создание комфортной городской среды в малых городах и исторических поселениях - победителях Всероссийского конкурса лучших проектов создания комфортной городской среды из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B362" s="4" t="n">
-        <x:v>-487.6</x:v>
+        <x:v>-753.1</x:v>
       </x:c>
       <x:c r="C362" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D362" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" s="3" t="str">
-        <x:v>Возврат остатков субсидий на софинансирование закупки и монтажа оборудования для создания "умных" спортивных площадок из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на реализацию мероприятий по обеспечению жильем молодых семей из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B363" s="4" t="n">
-        <x:v>-41.7</x:v>
+        <x:v>-1049.1</x:v>
       </x:c>
       <x:c r="C363" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D363" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" s="3" t="str">
-        <x:v>Возврат остатков субсидий на софинансирование капитальных вложений в объекты государственной (муниципальной) собственности в рамках обеспечения комплексного развития сельских территорий из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B364" s="4" t="n">
-        <x:v>-2938.7</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C364" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D364" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" s="3" t="str">
-        <x:v>Возврат остатков субвенций на осуществление отдельных полномочий в области лесных отношений из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на государственную поддержку малого и среднего предпринимательства в субъектах Российской Федерации из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B365" s="4" t="n">
-        <x:v>-54</x:v>
+        <x:v>-487.6</x:v>
       </x:c>
       <x:c r="C365" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D365" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" s="3" t="str">
-        <x:v>Возврат остатков субвенций на оплату жилищно-коммунальных услуг отдельным категориям граждан из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на софинансирование закупки и монтажа оборудования для создания "умных" спортивных площадок из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B366" s="4" t="n">
-        <x:v>-14.4</x:v>
+        <x:v>-41.7</x:v>
       </x:c>
       <x:c r="C366" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D366" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" s="3" t="str">
-        <x:v>Возврат остатков субвенций на социальные выплаты безработным гражданам и иным категориям граждан в соответствии с законодательством о занятости населения из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субсидий на софинансирование капитальных вложений в объекты государственной (муниципальной) собственности в рамках обеспечения комплексного развития сельских территорий из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B367" s="4" t="n">
-        <x:v>-9.1</x:v>
+        <x:v>-2938.7</x:v>
       </x:c>
       <x:c r="C367" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D367" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" s="3" t="str">
-        <x:v>Возврат остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, города Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субвенций на осуществление отдельных полномочий в области лесных отношений из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B368" s="4" t="n">
-        <x:v>-226.3</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="C368" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D368" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" s="3" t="str">
-        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субвенций на оплату жилищно-коммунальных услуг отдельным категориям граждан из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B369" s="4" t="n">
-        <x:v>-83.5</x:v>
+        <x:v>-14.4</x:v>
       </x:c>
       <x:c r="C369" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D369" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" s="3" t="str">
-        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство (кураторство) педагогическим работникам государственных образовательных организаций субъектов Российской Федерации и города Байконура, муниципальных образовательных организаций, реализующих образовательные программы среднего профессионального образования, в том числе программы профессионального обучения для лиц с ограниченными возможностями здоровья, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков субвенций на социальные выплаты безработным гражданам и иным категориям граждан в соответствии с законодательством о занятости населения из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B370" s="4" t="n">
-        <x:v>-1280.6</x:v>
+        <x:v>-9.1</x:v>
       </x:c>
       <x:c r="C370" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D370" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" s="3" t="str">
-        <x:v>Возврат остатков иных межбюджетных трансфертов на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+        <x:v>Возврат остатков иных межбюджетных трансфертов на обеспечение выплат ежемесячного денежного вознаграждения советникам директоров по воспитанию и взаимодействию с детскими общественными объединениями государственных общеобразовательных организаций, профессиональных образовательных организаций субъектов Российской Федерации, города Байконура и федеральной территории "Сириус", муниципальных общеобразовательных организаций и профессиональных образовательных организаций из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B371" s="4" t="n">
-        <x:v>-3393.6</x:v>
+        <x:v>-226.3</x:v>
       </x:c>
       <x:c r="C371" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D371" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство педагогическим работникам государственных и муниципальных образовательных организаций, реализующих образовательные программы начального общего образования, образовательные программы основного общего образования, образовательные программы среднего общего образования, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B372" s="4" t="n">
+        <x:v>-83.5</x:v>
+      </x:c>
+      <x:c r="C372" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D372" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на ежемесячное денежное вознаграждение за классное руководство (кураторство) педагогическим работникам государственных образовательных организаций субъектов Российской Федерации и города Байконура, муниципальных образовательных организаций, реализующих образовательные программы среднего профессионального образования, в том числе программы профессионального обучения для лиц с ограниченными возможностями здоровья, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B373" s="4" t="n">
+        <x:v>-1280.6</x:v>
+      </x:c>
+      <x:c r="C373" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D373" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов в целях софинансирования в полном объеме расходных обязательств субъектов Российской Федерации, возникающих при оказании специализированной медицинской помощи военнослужащим Вооруженных Сил Российской Федерации медицинскими организациями, подведомственными исполнительным органам субъектов Российской Федерации, в период проведения специальной военной операции из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B374" s="4" t="n">
+        <x:v>-63015.6</x:v>
+      </x:c>
+      <x:c r="C374" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D374" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" s="3" t="str">
+        <x:v>Возврат остатков иных межбюджетных трансфертов на реализацию мероприятий планов социального развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, из бюджетов субъектов Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B375" s="4" t="n">
+        <x:v>-3393.6</x:v>
+      </x:c>
+      <x:c r="C375" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D375" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" s="3" t="str">
         <x:v>Возврат прочих остатков субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, прошлых лет из бюджетов субъектов Российской Федерации</x:v>
       </x:c>
-      <x:c r="B372" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D372" s="4" t="n">
+      <x:c r="B376" s="4" t="n">
+        <x:v>-25.6</x:v>
+      </x:c>
+      <x:c r="C376" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D376" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>