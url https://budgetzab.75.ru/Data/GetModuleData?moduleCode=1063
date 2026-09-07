--- v4 (2026-07-04)
+++ v5 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71c0d2c35904154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a624d24f3b4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R253daae495cb441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R3dd3fecc0b214b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,110 +65,110 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R253daae495cb441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ff3bb3bc5f409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3dd3fecc0b214b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe27d5b050649cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Структура доходов бюджета</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 02.07.2026</x:v>
+        <x:v>Данные на 31.07.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>162756065.3</x:v>
+        <x:v>163556065.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>156773309.4</x:v>
+        <x:v>157758697.1</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>160969420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Налог на прибыль организаций (за исключением консолидированных групп налогоплательщиков), зачисляемый в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>32098812</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>36019679.4</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>39364069.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
         <x:v>Налог на доходы физических лиц с доходов, источником которых является налоговый агент, за исключением доходов, в отношении которых исчисление и уплата налога осуществляются в соответствии со статьями 227, 227.1 и 228 Налогового кодекса Российской Федерации, а также доходов от долевого участия в организации, полученных физическим лицом - налоговым резидентом Российской Федерации в виде дивидендов (в части суммы налога, не превышающей 650 тысяч рублей за налоговые периоды до 1 января 2025 года, а также в части суммы налога, не превышающей 312 тысяч рублей за налоговые периоды после 1 января 2025 года), а также налог на доходы физических лиц в отношении доходов от долевого участия в организации, полученных физическим лицом, не являющимся налоговым резидентом Российской Федерации, в виде дивидендов </x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>24396804</x:v>
@@ -454,51 +454,51 @@
         <x:v>4100.7</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>3791.5</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>4002.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="3" t="str">
         <x:v>Доходы от уплаты акцизов на спиртосодержащую продукцию, производимую на территории Российской Федерации, направляемые в уполномоченный территориальный орган Федерального казначейства для распределения в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>108.1</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>114.1</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>120.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="3" t="str">
-        <x:v/>
+        <x:v>Доходы от уплаты акцизов на этиловый спирт из непищевого сырья, производимый на территории Российской Федерации, подлежащие распределению между бюджетами субъектов Российской Федерации (по нормативам, установленным федеральным законом о федеральном бюджете)</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
         <x:v>2169.4</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>2290.7</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>2418.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="3" t="str">
         <x:v>Доходы от уплаты акцизов на дизельное топливо, подлежащие распределению между бюджетами субъектов Российской Федерации и местными бюджетами с учетом установленных дифференцированных нормативов отчислений в местные бюджеты (по нормативам, установленным Федеральным законом о федеральном бюджете в целях формирования дорожных фондов субъектов Российской Федерации)</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>2734780.1</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>3155847.5</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>3286866.2</x:v>
       </x:c>
     </x:row>
@@ -1043,51 +1043,51 @@
         <x:v>87.5</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
         <x:v>87.5</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
         <x:v>87.5</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="3" t="str">
         <x:v>Доходы в виде прибыли, приходящейся на доли в уставных (складочных) капиталах хозяйственных товариществ и обществ, или дивидендов по акциям, принадлежащим субъектам Российской Федерации</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
         <x:v>16103.3</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
         <x:v>16783.4</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>17907.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="3" t="str">
-        <x:v/>
+        <x:v>Доходы от операций по управлению остатками средств на едином казначейском счете, зачисляемые в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>1300000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="3" t="str">
         <x:v>Проценты, полученные от предоставления бюджетных кредитов внутри страны за счет средств бюджетов субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
         <x:v>530.5</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
         <x:v>338.2</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>203.5</x:v>
       </x:c>
     </x:row>
@@ -4702,54 +4702,54 @@
         <x:v>151497.3</x:v>
       </x:c>
       <x:c r="D331" s="4" t="n">
         <x:v>152451.6</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" s="3" t="str">
         <x:v>Прочие межбюджетные трансферты, передаваемые бюджетам субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B332" s="4" t="n">
         <x:v>237093.3</x:v>
       </x:c>
       <x:c r="C332" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D332" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" s="3" t="str">
         <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по переселению граждан из аварийного жилищного фонда, в том числе переселению граждан из аварийного жилищного фонда с учетом необходимости развития малоэтажного жилищного строительства</x:v>
       </x:c>
       <x:c r="B333" s="4" t="n">
-        <x:v>805611.5</x:v>
+        <x:v>1605611.5</x:v>
       </x:c>
       <x:c r="C333" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>985387.7</x:v>
       </x:c>
       <x:c r="D333" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" s="3" t="str">
         <x:v>Безвозмездные поступления в бюджеты субъектов Российской Федерации от публично-правовой компании "Фонд развития территорий" на обеспечение мероприятий по модернизации систем коммунальной инфраструктуры</x:v>
       </x:c>
       <x:c r="B334" s="4" t="n">
         <x:v>203025.6</x:v>
       </x:c>
       <x:c r="C334" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D334" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" s="3" t="str">
         <x:v>Прочие безвозмездные поступления от негосударственных организаций в бюджеты субъектов Российской Федерации</x:v>
       </x:c>
       <x:c r="B335" s="4" t="n">
         <x:v>33216.8</x:v>