--- v2 (2026-03-06)
+++ v3 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162ea84632244641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fe72b964b24c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R215ecb7f7d2a4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rfab2cfbae22d4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,124 +65,614 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R215ecb7f7d2a4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e98bd3b8cf14064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab2cfbae22d4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0400c3f521d744df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы бюджета в разрезе ГРБС</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 03.02.2026</x:v>
+        <x:v>Данные на 28.03.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>177695224.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>160339812</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>154719420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
-        <x:v>Министерство финансов Забайкальского края</x:v>
+        <x:v>Администрация Губернатора Забайкальского края</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1341002</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1268207.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1223021.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
+        <x:v>Министерство финансов Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="n">
+        <x:v>26079590.9</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>28598203</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>25912490.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" s="3" t="str">
+        <x:v>Министерство здравоохранения Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>20212669.5</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>20247821.3</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>22526729.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="3" t="str">
+        <x:v>Министерство культуры Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>2202364.7</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>3074657.9</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>3029048.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="3" t="str">
+        <x:v>Администрация Агинского Бурятского округа Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>462486.7</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>405807.5</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>390066.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="3" t="str">
+        <x:v>Министерство социальной и демографической политики Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>23283894.2</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>14714915.3</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>14878512.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="3" t="str">
+        <x:v>Министерство физической культуры и спорта Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>1074398.1</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>2322871.6</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>2343873.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" s="3" t="str">
+        <x:v>Департамент по гражданской обороне и пожарной безопасности Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" s="3" t="str">
+        <x:v>Министерство по социальному, экономическому, инфраструктурному, пространственному планированию и развитию Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B15" s="4" t="n">
+        <x:v>3245844.1</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>3429530.3</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>2394782.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" s="3" t="str">
+        <x:v>Департамент государственного имущества и земельных отношений Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>1670704.8</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>499729.9</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>482474.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" s="3" t="str">
+        <x:v>Региональная служба по тарифам и ценообразованию Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>93462.7</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>88753.7</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>85689.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" s="3" t="str">
         <x:v>Министерство экономического развития Забайкальского края</x:v>
       </x:c>
-      <x:c r="B8" s="4" t="n">
+      <x:c r="B18" s="4" t="n">
+        <x:v>2273977.4</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>4075507.6</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>4693620.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" s="3" t="str">
+        <x:v>Министерство образования Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>31101300.8</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>31012706.8</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>28353537.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" s="3" t="str">
+        <x:v>Департамент записи актов гражданского состояния Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>191492.3</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>197980.1</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>205599.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" s="3" t="str">
+        <x:v>Департамент по обеспечению деятельности мировых судей Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>499992.8</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>472323.5</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>456126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" s="3" t="str">
+        <x:v>Контрольно-счетная палата Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>92843</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>88165.3</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>85121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" s="3" t="str">
+        <x:v>Избирательная комиссия Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>72801.3</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>69133.4</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>66746.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" s="3" t="str">
+        <x:v>Министерство природных ресурсов и экологии Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>873277.4</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>706559.2</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>624836</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" s="3" t="str">
+        <x:v>Законодательное Собрание Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>304537.2</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>279742.3</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>270082.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" s="3" t="str">
+        <x:v>Уполномоченный по правам ребенка в Забайкальском крае и его аппарат</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>13768.2</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>13074.5</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>12623.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" s="3" t="str">
+        <x:v>Министерство сельского хозяйства Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>1492097.3</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>1070053.3</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>1015395.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" s="3" t="str">
+        <x:v>Уполномоченный по правам человека в Забайкальском крае и его аппарат</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>13645.5</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>12958</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>12510.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="3" t="str">
+        <x:v>Уполномоченный по защите прав предпринимателей в Забайкальском крае и его рабочий аппарат</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>9419.2</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>8944.6</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>8635.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" s="3" t="str">
+        <x:v>Государственная инспекция Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>112263.4</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>94974.2</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>91120.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" s="3" t="str">
+        <x:v>Государственная служба по охране объектов культурного наследия Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="n">
+      <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="n">
+      <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" s="3" t="str">
+        <x:v>Государственная ветеринарная служба Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>1219316</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
+        <x:v>1114020.4</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="n">
+        <x:v>1075553.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" s="3" t="str">
+        <x:v>Министерство строительства Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>11165057.7</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>9039839.4</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>8744357.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" s="3" t="str">
+        <x:v>Министерство жилищно-коммунального хозяйства, энергетики, цифровизации и связи Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>13435504.8</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>9078824.3</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>6934789.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" s="3" t="str">
+        <x:v>Департамент по развитию муниципальных образований Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>1407363.9</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>394672.8</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>396639.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" s="3" t="str">
+        <x:v>Министерство развития гражданского общества и внутренней политики Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>714617.8</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>532296.4</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>529148.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" s="3" t="str">
+        <x:v>Департамент по вопросам противодействия коррупции Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>12652.7</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>12019.5</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>11607.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" s="3" t="str">
+        <x:v>Департамент по делам молодежи Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>161767.2</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
+        <x:v>92632</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>53857.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" s="3" t="str">
+        <x:v>Министерство лесного хозяйства и пожарной безопасности Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>5904637.8</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>5530300.3</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>5741831.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" s="3" t="str">
+        <x:v>Министерство науки и профессионального образования Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>3069052.3</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>2539726.8</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>2311003.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="3" t="str">
+        <x:v>Министерство транспорта и дорожного хозяйства Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>22919709.9</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>17615774.3</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>18807112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" s="3" t="str">
+        <x:v>Департамент труда и занятости Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>899496.7</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>1560674</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>876530.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" s="3" t="str">
+        <x:v>Государственная жилищная инспекция Забайкальского края</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
+        <x:v>68214.5</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>76410.7</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>74346.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>