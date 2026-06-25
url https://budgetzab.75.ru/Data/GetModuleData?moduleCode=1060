--- v3 (2026-05-09)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fe72b964b24c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9f472f1ab94e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rfab2cfbae22d4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R5a078f0631064660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,51 +65,51 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab2cfbae22d4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0400c3f521d744df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a078f0631064660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ec66b0de6c4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы бюджета в разрезе ГРБС</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>