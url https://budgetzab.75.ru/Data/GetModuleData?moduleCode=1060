--- v4 (2026-06-25)
+++ v5 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9f472f1ab94e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766dfd9bb7ad4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R5a078f0631064660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R3fb3a241206e4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,401 +65,401 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a078f0631064660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ec66b0de6c4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fb3a241206e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3620f5bc7734449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы бюджета в разрезе ГРБС</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 28.03.2026</x:v>
+        <x:v>Данные на 31.07.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>177695224.8</x:v>
+        <x:v>176283604.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>160339812</x:v>
+        <x:v>161325199.7</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>154719420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Администрация Губернатора Забайкальского края</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1341002</x:v>
+        <x:v>1349763.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>1268207.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>1223021.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
         <x:v>Министерство финансов Забайкальского края</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>26079590.9</x:v>
+        <x:v>24284916.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>28598203</x:v>
+        <x:v>27343608.3</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>25912490.7</x:v>
+        <x:v>24877145.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="3" t="str">
         <x:v>Министерство здравоохранения Забайкальского края</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>20212669.5</x:v>
+        <x:v>20567255.4</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>20247821.3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>22526729.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="3" t="str">
         <x:v>Министерство культуры Забайкальского края</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2202364.7</x:v>
+        <x:v>2190766.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>3074657.9</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>3029048.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="3" t="str">
         <x:v>Администрация Агинского Бурятского округа Забайкальского края</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>462486.7</x:v>
+        <x:v>462626.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>405807.5</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>390066.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="3" t="str">
         <x:v>Министерство социальной и демографической политики Забайкальского края</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>23283894.2</x:v>
+        <x:v>23284393.4</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>14714915.3</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>14878512.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="3" t="str">
         <x:v>Министерство физической культуры и спорта Забайкальского края</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1074398.1</x:v>
+        <x:v>1150082.3</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>2322871.6</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>2343873.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="3" t="str">
         <x:v>Департамент по гражданской обороне и пожарной безопасности Забайкальского края</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="3" t="str">
         <x:v>Министерство по социальному, экономическому, инфраструктурному, пространственному планированию и развитию Забайкальского края</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3245844.1</x:v>
+        <x:v>4616055.4</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>3429530.3</x:v>
+        <x:v>4684125</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>2394782.9</x:v>
+        <x:v>3430128.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="3" t="str">
         <x:v>Департамент государственного имущества и земельных отношений Забайкальского края</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1670704.8</x:v>
+        <x:v>2013298.7</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>499729.9</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>482474.3</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="3" t="str">
         <x:v>Региональная служба по тарифам и ценообразованию Забайкальского края</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>93462.7</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>88753.7</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>85689.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="3" t="str">
         <x:v>Министерство экономического развития Забайкальского края</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2273977.4</x:v>
+        <x:v>2673977.4</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>4075507.6</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>4693620.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="3" t="str">
         <x:v>Министерство образования Забайкальского края</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>31101300.8</x:v>
+        <x:v>30222405.9</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>31012706.8</x:v>
+        <x:v>31016493.4</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>28353537.1</x:v>
+        <x:v>28356930.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="3" t="str">
         <x:v>Департамент записи актов гражданского состояния Забайкальского края</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>191492.3</x:v>
+        <x:v>191892.3</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>197980.1</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>205599.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="3" t="str">
         <x:v>Департамент по обеспечению деятельности мировых судей Забайкальского края</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>499992.8</x:v>
+        <x:v>516051.9</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>472323.5</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>456126</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="3" t="str">
         <x:v>Контрольно-счетная палата Забайкальского края</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
         <x:v>92843</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>88165.3</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>85121</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="3" t="str">
         <x:v>Избирательная комиссия Забайкальского края</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>72801.3</x:v>
+        <x:v>73155.4</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>69133.4</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>66746.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="3" t="str">
         <x:v>Министерство природных ресурсов и экологии Забайкальского края</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>873277.4</x:v>
+        <x:v>875242.2</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>706559.2</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>624836</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="3" t="str">
         <x:v>Законодательное Собрание Забайкальского края</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>304537.2</x:v>
+        <x:v>304837.2</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>279742.3</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>270082.8</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="3" t="str">
         <x:v>Уполномоченный по правам ребенка в Забайкальском крае и его аппарат</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
         <x:v>13768.2</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>13074.5</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>12623.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="3" t="str">
         <x:v>Министерство сельского хозяйства Забайкальского края</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>1492097.3</x:v>
+        <x:v>1479871.6</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>1070053.3</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>1015395.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="3" t="str">
         <x:v>Уполномоченный по правам человека в Забайкальском крае и его аппарат</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>13645.5</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>12958</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>12510.6</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="3" t="str">
         <x:v>Уполномоченный по защите прав предпринимателей в Забайкальском крае и его рабочий аппарат</x:v>
@@ -485,191 +485,191 @@
         <x:v>94974.2</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>91120.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="3" t="str">
         <x:v>Государственная служба по охране объектов культурного наследия Забайкальского края</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="3" t="str">
         <x:v>Государственная ветеринарная служба Забайкальского края</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1219316</x:v>
+        <x:v>1221115.4</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>1114020.4</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>1075553.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="3" t="str">
         <x:v>Министерство строительства Забайкальского края</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>11165057.7</x:v>
+        <x:v>12020494.5</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>9039839.4</x:v>
+        <x:v>10025227.1</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>8744357.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="3" t="str">
         <x:v>Министерство жилищно-коммунального хозяйства, энергетики, цифровизации и связи Забайкальского края</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>13435504.8</x:v>
+        <x:v>11324558.4</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>9078824.3</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>6934789.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="3" t="str">
         <x:v>Департамент по развитию муниципальных образований Забайкальского края</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>1407363.9</x:v>
+        <x:v>1318731.7</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>394672.8</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>396639.3</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="3" t="str">
         <x:v>Министерство развития гражданского общества и внутренней политики Забайкальского края</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>714617.8</x:v>
+        <x:v>719572.5</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>532296.4</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>529148.6</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="3" t="str">
         <x:v>Департамент по вопросам противодействия коррупции Забайкальского края</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
         <x:v>12652.7</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
         <x:v>12019.5</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>11607.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="3" t="str">
         <x:v>Департамент по делам молодежи Забайкальского края</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>161767.2</x:v>
+        <x:v>174553</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>92632</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>53857.6</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="3" t="str">
         <x:v>Министерство лесного хозяйства и пожарной безопасности Забайкальского края</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>5904637.8</x:v>
+        <x:v>5913652.3</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
         <x:v>5530300.3</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>5741831.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="3" t="str">
         <x:v>Министерство науки и профессионального образования Забайкальского края</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>3069052.3</x:v>
+        <x:v>3099167.4</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>2539726.8</x:v>
+        <x:v>2535940.2</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2311003.2</x:v>
+        <x:v>2307609.6</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="3" t="str">
         <x:v>Министерство транспорта и дорожного хозяйства Забайкальского края</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>22919709.9</x:v>
+        <x:v>22918300.2</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>17615774.3</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>18807112</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="3" t="str">
         <x:v>Департамент труда и занятости Забайкальского края</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>899496.7</x:v>
+        <x:v>900598.1</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>1560674</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>876530.9</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="3" t="str">
         <x:v>Государственная жилищная инспекция Забайкальского края</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
         <x:v>68214.5</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>76410.7</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>74346.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>