--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3759e7c9eed4018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598c9366cf694188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rdc813970a45a43df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R46ab3710343d4bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,138 +65,1104 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc813970a45a43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re373710b1ecd4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46ab3710343d4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f29e3944244c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы по разделам и подразделам</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 03.02.2026</x:v>
+        <x:v>Данные на 28.03.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>177695224.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>160339812</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>154719420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Общегосударственные вопросы</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>20083363.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>24284329.8</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>22469368.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
-        <x:v>Резервные фонды</x:v>
+        <x:v>Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>22459</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>21327.5</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>20652</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="3" t="str">
+        <x:v>Функционирование законодательных (представительных) органов государственной власти и представительных органов муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B9" s="4" t="n">
+        <x:v>304537.2</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>279742.3</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>270082.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="3" t="str">
+        <x:v>Функционирование Правительства Российской Федерации, высших исполнительных органов субъектов Российской Федерации, местных администраций</x:v>
+      </x:c>
+      <x:c r="B10" s="4" t="n">
+        <x:v>189114.6</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>181028.2</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>176272.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="3" t="str">
+        <x:v>Судебная система</x:v>
+      </x:c>
+      <x:c r="B11" s="4" t="n">
+        <x:v>2866.9</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>389.4</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="3" t="str">
+        <x:v>Обеспечение деятельности финансовых, налоговых и таможенных органов и органов финансового (финансово-бюджетного) надзора</x:v>
+      </x:c>
+      <x:c r="B12" s="4" t="n">
+        <x:v>370732.7</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>352059</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>339910.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="3" t="str">
+        <x:v>Обеспечение проведения выборов и референдумов</x:v>
+      </x:c>
+      <x:c r="B13" s="4" t="n">
+        <x:v>72801.3</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>69133.4</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>66746.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" s="3" t="str">
+        <x:v>Резервные фонды</x:v>
+      </x:c>
+      <x:c r="B14" s="4" t="n">
+        <x:v>233577.6</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>301403</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>301403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" s="3" t="str">
         <x:v>Другие общегосударственные вопросы</x:v>
       </x:c>
-      <x:c r="B9" s="4" t="n">
+      <x:c r="B15" s="4" t="n">
+        <x:v>18887274.1</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>23079247</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>21293877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" s="3" t="str">
+        <x:v>Национальная оборона</x:v>
+      </x:c>
+      <x:c r="B16" s="4" t="n">
+        <x:v>74935.4</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>83734.7</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>106956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" s="3" t="str">
+        <x:v>Мобилизационная и вневойсковая подготовка</x:v>
+      </x:c>
+      <x:c r="B17" s="4" t="n">
+        <x:v>74935.4</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>83734.7</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>106956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" s="3" t="str">
+        <x:v>Национальная безопасность и правоохранительная деятельность</x:v>
+      </x:c>
+      <x:c r="B18" s="4" t="n">
+        <x:v>2175542.7</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>1954099.5</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>1887948.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" s="3" t="str">
+        <x:v>Гражданская оборона</x:v>
+      </x:c>
+      <x:c r="B19" s="4" t="n">
+        <x:v>86826.1</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>82167.9</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>80286.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" s="3" t="str">
+        <x:v>Защита населения и территории от чрезвычайных ситуаций природного и техногенного характера, пожарная безопасность</x:v>
+      </x:c>
+      <x:c r="B20" s="4" t="n">
+        <x:v>2088206.6</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>1871411.6</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>1807142.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" s="3" t="str">
+        <x:v>Миграционная политика</x:v>
+      </x:c>
+      <x:c r="B21" s="4" t="n">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>520</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" s="3" t="str">
+        <x:v>Национальная экономика</x:v>
+      </x:c>
+      <x:c r="B22" s="4" t="n">
+        <x:v>38746394.9</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>32195171</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>31555208.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" s="3" t="str">
+        <x:v>Общеэкономические вопросы</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="n">
+        <x:v>367567.7</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>1022107.2</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>332125.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" s="3" t="str">
+        <x:v>Сельское хозяйство и рыболовство</x:v>
+      </x:c>
+      <x:c r="B24" s="4" t="n">
+        <x:v>2701610.5</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>2173988.1</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>2110845.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" s="3" t="str">
+        <x:v>Водное хозяйство</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="n">
+        <x:v>1821435</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>653908.5</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>389639.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" s="3" t="str">
+        <x:v>Лесное хозяйство</x:v>
+      </x:c>
+      <x:c r="B26" s="4" t="n">
+        <x:v>3739605.1</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>3586720.8</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>3864402.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" s="3" t="str">
+        <x:v>Транспорт</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="n">
+        <x:v>1354690.9</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>833389.6</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>1148830.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" s="3" t="str">
+        <x:v>Дорожное хозяйство (дорожные фонды)</x:v>
+      </x:c>
+      <x:c r="B28" s="4" t="n">
+        <x:v>21360321</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="n">
+        <x:v>16574098.3</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>17457339.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" s="3" t="str">
+        <x:v>Связь и информатика</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="n">
+        <x:v>221073.5</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="n">
+        <x:v>393378.6</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>496423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" s="3" t="str">
+        <x:v>Другие вопросы в области национальной экономики</x:v>
+      </x:c>
+      <x:c r="B30" s="4" t="n">
+        <x:v>7180091.2</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="n">
+        <x:v>6957579.9</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="n">
+        <x:v>5755602.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" s="3" t="str">
+        <x:v>Жилищно-коммунальное хозяйство</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="n">
+        <x:v>18785697</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="n">
+        <x:v>10006169.8</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="n">
+        <x:v>7818754.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" s="3" t="str">
+        <x:v>Жилищное хозяйство</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="n">
+        <x:v>1146386.7</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="n">
+      <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="n">
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" s="3" t="str">
+        <x:v>Коммунальное хозяйство</x:v>
+      </x:c>
+      <x:c r="B33" s="4" t="n">
+        <x:v>10904819.2</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>7784776.8</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>6339610.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" s="3" t="str">
+        <x:v>Благоустройство</x:v>
+      </x:c>
+      <x:c r="B34" s="4" t="n">
+        <x:v>2994371</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="n">
+        <x:v>538841</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
+        <x:v>266634.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" s="3" t="str">
+        <x:v>Другие вопросы в области жилищно-коммунального хозяйства</x:v>
+      </x:c>
+      <x:c r="B35" s="4" t="n">
+        <x:v>3740120.1</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="n">
+        <x:v>1682552</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="n">
+        <x:v>1212509.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" s="3" t="str">
+        <x:v>Охрана окружающей среды</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="n">
+        <x:v>581262.1</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="n">
+        <x:v>358400.4</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="n">
+        <x:v>321696.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" s="3" t="str">
+        <x:v>Охрана объектов растительного и животного мира и среды их обитания</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="n">
+        <x:v>88091</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="n">
+        <x:v>40561.5</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="n">
+        <x:v>42561.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" s="3" t="str">
+        <x:v>Прикладные научные исследования в области охраны окружающей среды</x:v>
+      </x:c>
+      <x:c r="B38" s="4" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="n">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" s="3" t="str">
+        <x:v>Другие вопросы в области охраны окружающей среды</x:v>
+      </x:c>
+      <x:c r="B39" s="4" t="n">
+        <x:v>491171.1</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="n">
+        <x:v>317838.9</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="n">
+        <x:v>279134.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" s="3" t="str">
+        <x:v>Образование</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="n">
+        <x:v>36032525.8</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="n">
+        <x:v>34749294.3</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="n">
+        <x:v>31331756.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="3" t="str">
+        <x:v>Дошкольное образование</x:v>
+      </x:c>
+      <x:c r="B41" s="4" t="n">
+        <x:v>8056094.4</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="n">
+        <x:v>7495557.4</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>7242184.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" s="3" t="str">
+        <x:v>Общее образование</x:v>
+      </x:c>
+      <x:c r="B42" s="4" t="n">
+        <x:v>21624982.6</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="n">
+        <x:v>21948693.7</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
+        <x:v>19383760.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" s="3" t="str">
+        <x:v>Дополнительное образование детей</x:v>
+      </x:c>
+      <x:c r="B43" s="4" t="n">
+        <x:v>766727.2</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="n">
+        <x:v>552370</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>302154.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" s="3" t="str">
+        <x:v>Среднее профессиональное образование</x:v>
+      </x:c>
+      <x:c r="B44" s="4" t="n">
+        <x:v>3631618</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="n">
+        <x:v>3172569.6</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
+        <x:v>2926625.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" s="3" t="str">
+        <x:v>Профессиональная подготовка, переподготовка и повышение квалификации</x:v>
+      </x:c>
+      <x:c r="B45" s="4" t="n">
+        <x:v>127099.7</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="n">
+        <x:v>120703.3</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>116845.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" s="3" t="str">
+        <x:v>Высшее образование</x:v>
+      </x:c>
+      <x:c r="B46" s="4" t="n">
+        <x:v>169384.8</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" s="3" t="str">
+        <x:v>Молодежная политика</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="n">
+        <x:v>206251.6</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="n">
+        <x:v>96044.9</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>94761.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" s="3" t="str">
+        <x:v>Другие вопросы в области образования</x:v>
+      </x:c>
+      <x:c r="B48" s="4" t="n">
+        <x:v>1450367.5</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="n">
+        <x:v>1363355.4</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>1265425.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" s="3" t="str">
+        <x:v>Культура, кинематография</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="n">
+        <x:v>2334973.7</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="n">
+        <x:v>2998490.3</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>2981286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" s="3" t="str">
+        <x:v>Культура</x:v>
+      </x:c>
+      <x:c r="B50" s="4" t="n">
+        <x:v>1818748.4</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="n">
+        <x:v>1867695.5</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>1839830.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" s="3" t="str">
+        <x:v>Кинематография</x:v>
+      </x:c>
+      <x:c r="B51" s="4" t="n">
+        <x:v>77445.9</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="n">
+        <x:v>72598.8</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>70362.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" s="3" t="str">
+        <x:v>Другие вопросы в области культуры, кинематографии</x:v>
+      </x:c>
+      <x:c r="B52" s="4" t="n">
+        <x:v>438779.4</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="n">
+        <x:v>1058196</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>1071092.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" s="3" t="str">
+        <x:v>Здравоохранение</x:v>
+      </x:c>
+      <x:c r="B53" s="4" t="n">
+        <x:v>11987169.7</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="n">
+        <x:v>14541088.6</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="n">
+        <x:v>15660722.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" s="3" t="str">
+        <x:v>Стационарная медицинская помощь</x:v>
+      </x:c>
+      <x:c r="B54" s="4" t="n">
+        <x:v>6109276.3</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="n">
+        <x:v>9448364.4</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
+        <x:v>10542114.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" s="3" t="str">
+        <x:v>Амбулаторная помощь</x:v>
+      </x:c>
+      <x:c r="B55" s="4" t="n">
+        <x:v>3820862.8</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="n">
+        <x:v>3115334.4</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>3177966.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" s="3" t="str">
+        <x:v>Скорая медицинская помощь</x:v>
+      </x:c>
+      <x:c r="B56" s="4" t="n">
+        <x:v>990527.6</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="n">
+        <x:v>1017121.3</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>1010381.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" s="3" t="str">
+        <x:v>Санаторно-оздоровительная помощь</x:v>
+      </x:c>
+      <x:c r="B57" s="4" t="n">
+        <x:v>127740.2</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="n">
+        <x:v>105499.8</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>101862.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" s="3" t="str">
+        <x:v>Заготовка, переработка, хранение и обеспечение безопасности донорской крови и ее компонентов</x:v>
+      </x:c>
+      <x:c r="B58" s="4" t="n">
+        <x:v>150466.7</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="n">
+        <x:v>137030</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>132305.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" s="3" t="str">
+        <x:v>Другие вопросы в области здравоохранения</x:v>
+      </x:c>
+      <x:c r="B59" s="4" t="n">
+        <x:v>788296.1</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="n">
+        <x:v>717738.7</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="n">
+        <x:v>696091.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" s="3" t="str">
+        <x:v>Социальная политика</x:v>
+      </x:c>
+      <x:c r="B60" s="4" t="n">
+        <x:v>35540476.4</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="n">
+        <x:v>27475988.1</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
+        <x:v>28956897.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" s="3" t="str">
+        <x:v>Пенсионное обеспечение</x:v>
+      </x:c>
+      <x:c r="B61" s="4" t="n">
+        <x:v>635839.1</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="n">
+        <x:v>552890.8</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="n">
+        <x:v>533336.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" s="3" t="str">
+        <x:v>Социальное обслуживание населения</x:v>
+      </x:c>
+      <x:c r="B62" s="4" t="n">
+        <x:v>4476390.6</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="n">
+        <x:v>4619924.8</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>5506991.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" s="3" t="str">
+        <x:v>Социальное обеспечение населения</x:v>
+      </x:c>
+      <x:c r="B63" s="4" t="n">
+        <x:v>22869981</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="n">
+        <x:v>15086964.2</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>15540810.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" s="3" t="str">
+        <x:v>Охрана семьи и детства</x:v>
+      </x:c>
+      <x:c r="B64" s="4" t="n">
+        <x:v>7155201.2</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>6917410.4</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>7089988.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" s="3" t="str">
+        <x:v>Другие вопросы в области социальной политики</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>403064.5</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>298797.9</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>285770.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" s="3" t="str">
+        <x:v>Физическая культура и спорт</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
+        <x:v>1134766.4</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>2520965</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>2670895.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" s="3" t="str">
+        <x:v>Массовый спорт</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
+        <x:v>237730.6</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>1676278.7</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>1847212.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" s="3" t="str">
+        <x:v>Спорт высших достижений</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
+        <x:v>859890.6</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>807610.5</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>786538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" s="3" t="str">
+        <x:v>Другие вопросы в области физической культуры и спорта</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>37145.2</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>37075.8</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>37145.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" s="3" t="str">
+        <x:v>Средства массовой информации</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
+        <x:v>116283.7</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="n">
+        <x:v>107487</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>106858.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" s="3" t="str">
+        <x:v>Телевидение и радиовещание</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
+        <x:v>80705.5</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="n">
+        <x:v>74085.5</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="n">
+        <x:v>74112.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" s="3" t="str">
+        <x:v>Периодическая печать и издательства</x:v>
+      </x:c>
+      <x:c r="B72" s="4" t="n">
+        <x:v>35578.2</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="n">
+        <x:v>33401.5</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>32746.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" s="3" t="str">
+        <x:v>Обслуживание государственного (муниципального) долга</x:v>
+      </x:c>
+      <x:c r="B73" s="4" t="n">
+        <x:v>1949102.3</x:v>
+      </x:c>
+      <x:c r="C73" s="4" t="n">
+        <x:v>3802368.9</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>4116764.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" s="3" t="str">
+        <x:v>Обслуживание государственного (муниципального) внутреннего долга</x:v>
+      </x:c>
+      <x:c r="B74" s="4" t="n">
+        <x:v>1949102.3</x:v>
+      </x:c>
+      <x:c r="C74" s="4" t="n">
+        <x:v>3802368.9</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>4116764.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" s="3" t="str">
+        <x:v>Межбюджетные трансферты общего характера бюджетам бюджетной системы Российской Федерации</x:v>
+      </x:c>
+      <x:c r="B75" s="4" t="n">
+        <x:v>8152731.3</x:v>
+      </x:c>
+      <x:c r="C75" s="4" t="n">
+        <x:v>5262224.6</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>4734306.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" s="3" t="str">
+        <x:v>Дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации и муниципальных образований</x:v>
+      </x:c>
+      <x:c r="B76" s="4" t="n">
+        <x:v>5673181</x:v>
+      </x:c>
+      <x:c r="C76" s="4" t="n">
+        <x:v>4881496</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
+        <x:v>4365875</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" s="3" t="str">
+        <x:v>Иные дотации</x:v>
+      </x:c>
+      <x:c r="B77" s="4" t="n">
+        <x:v>2181551.3</x:v>
+      </x:c>
+      <x:c r="C77" s="4" t="n">
+        <x:v>144581.1</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>144934.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" s="3" t="str">
+        <x:v>Прочие межбюджетные трансферты общего характера</x:v>
+      </x:c>
+      <x:c r="B78" s="4" t="n">
+        <x:v>297999</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="n">
+        <x:v>236147.5</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="n">
+        <x:v>223496.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>