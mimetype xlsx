--- v3 (2026-05-09)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598c9366cf694188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6a1435f97e46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R46ab3710343d4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R6beee94208014d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,1017 +65,1017 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46ab3710343d4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f29e3944244c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6beee94208014d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc6f05ef9b24944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы по разделам и подразделам</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 28.03.2026</x:v>
+        <x:v>Данные на 02.07.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>177695224.8</x:v>
+        <x:v>175483604.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>160339812</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>154719420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Общегосударственные вопросы</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>20083363.4</x:v>
+        <x:v>18751110.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>24284329.8</x:v>
+        <x:v>23029735.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>22469368.2</x:v>
+        <x:v>21434023</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
         <x:v>Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>22459</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>21327.5</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>20652</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="3" t="str">
         <x:v>Функционирование законодательных (представительных) органов государственной власти и представительных органов муниципальных образований</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>304537.2</x:v>
+        <x:v>304837.2</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>279742.3</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>270082.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="3" t="str">
         <x:v>Функционирование Правительства Российской Федерации, высших исполнительных органов субъектов Российской Федерации, местных администраций</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>189114.6</x:v>
+        <x:v>191947.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>181028.2</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>176272.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="3" t="str">
         <x:v>Судебная система</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>2866.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>389.4</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="3" t="str">
         <x:v>Обеспечение деятельности финансовых, налоговых и таможенных органов и органов финансового (финансово-бюджетного) надзора</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>370732.7</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>352059</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>339910.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="3" t="str">
         <x:v>Обеспечение проведения выборов и референдумов</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>72801.3</x:v>
+        <x:v>73155.4</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>69133.4</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>66746.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="3" t="str">
         <x:v>Резервные фонды</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>233577.6</x:v>
+        <x:v>175540.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>301403</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>301403</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="3" t="str">
         <x:v>Другие общегосударственные вопросы</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>18887274.1</x:v>
+        <x:v>17609571.6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>23079247</x:v>
+        <x:v>21824652.3</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>21293877</x:v>
+        <x:v>20258531.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="3" t="str">
         <x:v>Национальная оборона</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>74935.4</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>83734.7</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>106956</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="3" t="str">
         <x:v>Мобилизационная и вневойсковая подготовка</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>74935.4</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>83734.7</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>106956</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="3" t="str">
         <x:v>Национальная безопасность и правоохранительная деятельность</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2175542.7</x:v>
+        <x:v>2176560.7</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>1954099.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>1887948.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="3" t="str">
         <x:v>Гражданская оборона</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>86826.1</x:v>
+        <x:v>87704.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>82167.9</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>80286.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="3" t="str">
         <x:v>Защита населения и территории от чрезвычайных ситуаций природного и техногенного характера, пожарная безопасность</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>2088206.6</x:v>
+        <x:v>2088346.6</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>1871411.6</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>1807142.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="3" t="str">
         <x:v>Миграционная политика</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="3" t="str">
         <x:v>Национальная экономика</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>38746394.9</x:v>
+        <x:v>40687378.1</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>32195171</x:v>
+        <x:v>33449765.7</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>31555208.6</x:v>
+        <x:v>32590553.8</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="3" t="str">
         <x:v>Общеэкономические вопросы</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>367567.7</x:v>
+        <x:v>368669.1</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1022107.2</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>332125.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="3" t="str">
         <x:v>Сельское хозяйство и рыболовство</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>2701610.5</x:v>
+        <x:v>2691068.8</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>2173988.1</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>2110845.5</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="3" t="str">
         <x:v>Водное хозяйство</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>1821435</x:v>
+        <x:v>1959141.3</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
         <x:v>653908.5</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>389639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="3" t="str">
         <x:v>Лесное хозяйство</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>3739605.1</x:v>
+        <x:v>3740803.8</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>3586720.8</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>3864402.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="3" t="str">
         <x:v>Транспорт</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>1354690.9</x:v>
+        <x:v>1351940.9</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>833389.6</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>1148830.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="3" t="str">
         <x:v>Дорожное хозяйство (дорожные фонды)</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
         <x:v>21360321</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>16574098.3</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>17457339.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="3" t="str">
         <x:v>Связь и информатика</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>221073.5</x:v>
+        <x:v>264394.5</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>393378.6</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>496423</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="3" t="str">
         <x:v>Другие вопросы в области национальной экономики</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>7180091.2</x:v>
+        <x:v>8951038.7</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>6957579.9</x:v>
+        <x:v>8212174.6</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>5755602.1</x:v>
+        <x:v>6790947.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="3" t="str">
         <x:v>Жилищно-коммунальное хозяйство</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>18785697</x:v>
+        <x:v>16480671.5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>10006169.8</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>7818754.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="3" t="str">
         <x:v>Жилищное хозяйство</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
         <x:v>1146386.7</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="3" t="str">
         <x:v>Коммунальное хозяйство</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>10904819.2</x:v>
+        <x:v>8745360.1</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>7784776.8</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>6339610.8</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="3" t="str">
         <x:v>Благоустройство</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>2994371</x:v>
+        <x:v>2822138.8</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
         <x:v>538841</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>266634.6</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="3" t="str">
         <x:v>Другие вопросы в области жилищно-коммунального хозяйства</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>3740120.1</x:v>
+        <x:v>3766785.9</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
         <x:v>1682552</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>1212509.2</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="3" t="str">
         <x:v>Охрана окружающей среды</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
         <x:v>581262.1</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
         <x:v>358400.4</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>321696.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="3" t="str">
         <x:v>Охрана объектов растительного и животного мира и среды их обитания</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>88091</x:v>
+        <x:v>36790.1</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>40561.5</x:v>
+        <x:v>36561.5</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>42561.5</x:v>
+        <x:v>36561.5</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="3" t="str">
         <x:v>Прикладные научные исследования в области охраны окружающей среды</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="3" t="str">
         <x:v>Другие вопросы в области охраны окружающей среды</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>491171.1</x:v>
+        <x:v>542472</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>317838.9</x:v>
+        <x:v>321838.9</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>279134.6</x:v>
+        <x:v>285134.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="3" t="str">
         <x:v>Образование</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>36032525.8</x:v>
+        <x:v>35027247.5</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
         <x:v>34749294.3</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>31331756.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="3" t="str">
         <x:v>Дошкольное образование</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>8056094.4</x:v>
+        <x:v>7778722.7</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
         <x:v>7495557.4</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>7242184.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="3" t="str">
         <x:v>Общее образование</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>21624982.6</x:v>
+        <x:v>20769858.2</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>21948693.7</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>19383760.2</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="3" t="str">
         <x:v>Дополнительное образование детей</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>766727.2</x:v>
+        <x:v>748169.9</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>552370</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>302154.1</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" s="3" t="str">
         <x:v>Среднее профессиональное образование</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>3631618</x:v>
+        <x:v>3658650.2</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>3172569.6</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>2926625.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" s="3" t="str">
         <x:v>Профессиональная подготовка, переподготовка и повышение квалификации</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>127099.7</x:v>
+        <x:v>128309.8</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>120703.3</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>116845.2</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" s="3" t="str">
         <x:v>Высшее образование</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>169384.8</x:v>
+        <x:v>221198.3</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" s="3" t="str">
         <x:v>Молодежная политика</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>206251.6</x:v>
+        <x:v>207046.6</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>96044.9</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>94761.6</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" s="3" t="str">
         <x:v>Другие вопросы в области образования</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>1450367.5</x:v>
+        <x:v>1515291.8</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>1363355.4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>1265425.3</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" s="3" t="str">
         <x:v>Культура, кинематография</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>2334973.7</x:v>
+        <x:v>2325375.5</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>2998490.3</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>2981286</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" s="3" t="str">
         <x:v>Культура</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>1818748.4</x:v>
+        <x:v>1820484.5</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>1867695.5</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>1839830.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" s="3" t="str">
         <x:v>Кинематография</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
         <x:v>77445.9</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
         <x:v>72598.8</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>70362.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" s="3" t="str">
         <x:v>Другие вопросы в области культуры, кинематографии</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>438779.4</x:v>
+        <x:v>427445.1</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
         <x:v>1058196</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>1071092.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" s="3" t="str">
         <x:v>Здравоохранение</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>11987169.7</x:v>
+        <x:v>12403855.6</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>14541088.6</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>15660722.7</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" s="3" t="str">
         <x:v>Стационарная медицинская помощь</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>6109276.3</x:v>
+        <x:v>6353777.9</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
         <x:v>9448364.4</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>10542114.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" s="3" t="str">
         <x:v>Амбулаторная помощь</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>3820862.8</x:v>
+        <x:v>3884924.2</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
         <x:v>3115334.4</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>3177966.7</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" s="3" t="str">
         <x:v>Скорая медицинская помощь</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>990527.6</x:v>
+        <x:v>989254</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
         <x:v>1017121.3</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>1010381.9</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" s="3" t="str">
         <x:v>Санаторно-оздоровительная помощь</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>127740.2</x:v>
+        <x:v>127596.1</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
         <x:v>105499.8</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>101862.3</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" s="3" t="str">
         <x:v>Заготовка, переработка, хранение и обеспечение безопасности донорской крови и ее компонентов</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
         <x:v>150466.7</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
         <x:v>137030</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>132305.2</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" s="3" t="str">
         <x:v>Другие вопросы в области здравоохранения</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>788296.1</x:v>
+        <x:v>897836.7</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
         <x:v>717738.7</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>696091.7</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" s="3" t="str">
         <x:v>Социальная политика</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>35540476.4</x:v>
+        <x:v>35549251.3</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
         <x:v>27475988.1</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>28956897.7</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" s="3" t="str">
         <x:v>Пенсионное обеспечение</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
         <x:v>635839.1</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
         <x:v>552890.8</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
         <x:v>533336.5</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" s="3" t="str">
         <x:v>Социальное обслуживание населения</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>4476390.6</x:v>
+        <x:v>4490011.7</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
         <x:v>4619924.8</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
         <x:v>5506991.6</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" s="3" t="str">
         <x:v>Социальное обеспечение населения</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>22869981</x:v>
+        <x:v>22854737</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
         <x:v>15086964.2</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
         <x:v>15540810.8</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" s="3" t="str">
         <x:v>Охрана семьи и детства</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>7155201.2</x:v>
+        <x:v>7162394</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
         <x:v>6917410.4</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
         <x:v>7089988.1</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" s="3" t="str">
         <x:v>Другие вопросы в области социальной политики</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>403064.5</x:v>
+        <x:v>406269.5</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
         <x:v>298797.9</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
         <x:v>285770.7</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" s="3" t="str">
         <x:v>Физическая культура и спорт</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>1134766.4</x:v>
+        <x:v>1197438.2</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
         <x:v>2520965</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
         <x:v>2670895.5</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" s="3" t="str">
         <x:v>Массовый спорт</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>237730.6</x:v>
+        <x:v>299402.4</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
         <x:v>1676278.7</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
         <x:v>1847212.3</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" s="3" t="str">
         <x:v>Спорт высших достижений</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
-        <x:v>859890.6</x:v>
+        <x:v>860890.6</x:v>
       </x:c>
       <x:c r="C68" s="4" t="n">
         <x:v>807610.5</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
         <x:v>786538</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" s="3" t="str">
         <x:v>Другие вопросы в области физической культуры и спорта</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
         <x:v>37145.2</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
         <x:v>37075.8</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
         <x:v>37145.2</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" s="3" t="str">
         <x:v>Средства массовой информации</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>116283.7</x:v>
+        <x:v>118633.7</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
         <x:v>107487</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
         <x:v>106858.8</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" s="3" t="str">
         <x:v>Телевидение и радиовещание</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>80705.5</x:v>
+        <x:v>83055.5</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
         <x:v>74085.5</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>74112.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" s="3" t="str">
         <x:v>Периодическая печать и издательства</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
         <x:v>35578.2</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
         <x:v>33401.5</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>32746.3</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" s="3" t="str">
         <x:v>Обслуживание государственного (муниципального) долга</x:v>
@@ -1087,82 +1087,82 @@
         <x:v>3802368.9</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>4116764.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="3" t="str">
         <x:v>Обслуживание государственного (муниципального) внутреннего долга</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
         <x:v>1949102.3</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
         <x:v>3802368.9</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>4116764.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="3" t="str">
         <x:v>Межбюджетные трансферты общего характера бюджетам бюджетной системы Российской Федерации</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>8152731.3</x:v>
+        <x:v>8160781.3</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
         <x:v>5262224.6</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>4734306.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="3" t="str">
         <x:v>Дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации и муниципальных образований</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
         <x:v>5673181</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
         <x:v>4881496</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>4365875</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="3" t="str">
         <x:v>Иные дотации</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
         <x:v>2181551.3</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
         <x:v>144581.1</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>144934.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="3" t="str">
         <x:v>Прочие межбюджетные трансферты общего характера</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>297999</x:v>
+        <x:v>306049</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
         <x:v>236147.5</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>223496.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>