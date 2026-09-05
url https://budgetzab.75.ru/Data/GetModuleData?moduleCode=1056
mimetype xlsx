--- v4 (2026-07-11)
+++ v5 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6a1435f97e46df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc90f253e2b74f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R6beee94208014d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R3ea82cadf8684adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts/>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
@@ -65,121 +65,121 @@
   <x:cellXfs count="5">
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6beee94208014d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc6f05ef9b24944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ea82cadf8684adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97571728ff3b44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="25" bestFit="1"/>
     <x:col min="2" max="2" width="25" bestFit="1"/>
     <x:col min="3" max="3" width="25" bestFit="1"/>
     <x:col min="4" max="4" width="25" bestFit="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="24" customHeight="1">
       <x:c r="A1" s="1" t="str">
         <x:v>Расходы по разделам и подразделам</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Данные на 02.07.2026</x:v>
+        <x:v>Данные на 31.07.2026</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="2" t="str">
         <x:v>Наименование</x:v>
       </x:c>
       <x:c r="B5" s="2" t="str">
         <x:v>2026, тыс. руб.</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:v>2027, тыс. руб.</x:v>
       </x:c>
       <x:c r="D5" s="2" t="str">
         <x:v>2028, тыс. руб.</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="3" t="str">
         <x:v>ИТОГО</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>175483604.1</x:v>
+        <x:v>176283604.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>160339812</x:v>
+        <x:v>161325199.7</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>154719420</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="3" t="str">
         <x:v>Общегосударственные вопросы</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>18751110.9</x:v>
+        <x:v>18567633.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>23029735.1</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>21434023</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="3" t="str">
         <x:v>Функционирование высшего должностного лица субъекта Российской Федерации и муниципального образования</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>22459</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>21327.5</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>20652</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="3" t="str">
         <x:v>Функционирование законодательных (представительных) органов государственной власти и представительных органов муниципальных образований</x:v>
@@ -247,149 +247,149 @@
         <x:v>69133.4</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>66746.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="3" t="str">
         <x:v>Резервные фонды</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>175540.9</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>301403</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>301403</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="3" t="str">
         <x:v>Другие общегосударственные вопросы</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>17609571.6</x:v>
+        <x:v>17426094.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>21824652.3</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>20258531.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="3" t="str">
         <x:v>Национальная оборона</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>74935.4</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>83734.7</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>106956</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="3" t="str">
         <x:v>Мобилизационная и вневойсковая подготовка</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>74935.4</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>83734.7</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>106956</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="3" t="str">
         <x:v>Национальная безопасность и правоохранительная деятельность</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2176560.7</x:v>
+        <x:v>2176438.2</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>1954099.5</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>1887948.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="3" t="str">
         <x:v>Гражданская оборона</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>87704.1</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>82167.9</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>80286.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="3" t="str">
         <x:v>Защита населения и территории от чрезвычайных ситуаций природного и техногенного характера, пожарная безопасность</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>2088346.6</x:v>
+        <x:v>2088224.1</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>1871411.6</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>1807142.2</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="3" t="str">
         <x:v>Миграционная политика</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="3" t="str">
         <x:v>Национальная экономика</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>40687378.1</x:v>
+        <x:v>40787378.1</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>33449765.7</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>32590553.8</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="3" t="str">
         <x:v>Общеэкономические вопросы</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
         <x:v>368669.1</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
         <x:v>1022107.2</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>332125.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="3" t="str">
         <x:v>Сельское хозяйство и рыболовство</x:v>
@@ -457,82 +457,82 @@
         <x:v>16574098.3</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>17457339.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="3" t="str">
         <x:v>Связь и информатика</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
         <x:v>264394.5</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>393378.6</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>496423</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="3" t="str">
         <x:v>Другие вопросы в области национальной экономики</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>8951038.7</x:v>
+        <x:v>9051038.7</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>8212174.6</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>6790947.3</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="3" t="str">
         <x:v>Жилищно-коммунальное хозяйство</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>16480671.5</x:v>
+        <x:v>17280671.5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>10006169.8</x:v>
+        <x:v>10991557.5</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>7818754.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="3" t="str">
         <x:v>Жилищное хозяйство</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1146386.7</x:v>
+        <x:v>1946386.7</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>985387.7</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="3" t="str">
         <x:v>Коммунальное хозяйство</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
         <x:v>8745360.1</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
         <x:v>7784776.8</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>6339610.8</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="3" t="str">
         <x:v>Благоустройство</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
         <x:v>2822138.8</x:v>
@@ -1087,82 +1087,82 @@
         <x:v>3802368.9</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>4116764.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" s="3" t="str">
         <x:v>Обслуживание государственного (муниципального) внутреннего долга</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
         <x:v>1949102.3</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
         <x:v>3802368.9</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>4116764.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" s="3" t="str">
         <x:v>Межбюджетные трансферты общего характера бюджетам бюджетной системы Российской Федерации</x:v>
       </x:c>
       <x:c r="B75" s="4" t="n">
-        <x:v>8160781.3</x:v>
+        <x:v>8244381.3</x:v>
       </x:c>
       <x:c r="C75" s="4" t="n">
         <x:v>5262224.6</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
         <x:v>4734306.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" s="3" t="str">
         <x:v>Дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации и муниципальных образований</x:v>
       </x:c>
       <x:c r="B76" s="4" t="n">
         <x:v>5673181</x:v>
       </x:c>
       <x:c r="C76" s="4" t="n">
         <x:v>4881496</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>4365875</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" s="3" t="str">
         <x:v>Иные дотации</x:v>
       </x:c>
       <x:c r="B77" s="4" t="n">
         <x:v>2181551.3</x:v>
       </x:c>
       <x:c r="C77" s="4" t="n">
         <x:v>144581.1</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>144934.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" s="3" t="str">
         <x:v>Прочие межбюджетные трансферты общего характера</x:v>
       </x:c>
       <x:c r="B78" s="4" t="n">
-        <x:v>306049</x:v>
+        <x:v>389649</x:v>
       </x:c>
       <x:c r="C78" s="4" t="n">
         <x:v>236147.5</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>223496.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:D1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>